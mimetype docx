--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -11,1091 +11,4433 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC2DA8" w:rsidRPr="009D7076" w14:paraId="77153FC8" w14:textId="77777777" w:rsidTr="00453FE3">
+      <w:tr w:rsidR="00880236" w:rsidRPr="006F18B7" w14:paraId="05074758" w14:textId="77777777" w:rsidTr="006F440D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="141AEA09" w14:textId="77777777" w:rsidR="00EC2DA8" w:rsidRPr="009D7076" w:rsidRDefault="00EC2DA8" w:rsidP="00453FE3">
+          <w:p w14:paraId="51FEF620" w14:textId="327959AF" w:rsidR="00880236" w:rsidRPr="006F18B7" w:rsidRDefault="00880236" w:rsidP="006F440D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7076">
+            <w:r w:rsidRPr="006F18B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="208C5D15" wp14:editId="259FF5BD">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2335C486" wp14:editId="60C10452">
+                  <wp:extent cx="438150" cy="504825"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="1" name="Picture 1" descr="dobeles_nov_kr"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="dobeles_nov_kr"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="422539" cy="486839"/>
+                            <a:ext cx="438150" cy="504825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67911590" w14:textId="77777777" w:rsidR="00EC2DA8" w:rsidRPr="007B4A9E" w:rsidRDefault="00EC2DA8" w:rsidP="00453FE3">
+          <w:p w14:paraId="3D34FE72" w14:textId="77777777" w:rsidR="00880236" w:rsidRPr="006F18B7" w:rsidRDefault="00880236" w:rsidP="006F440D">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B4A9E">
+            <w:r w:rsidRPr="006F18B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Dobeles novads</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41BFD427" w14:textId="0F664A82" w:rsidR="007B4A9E" w:rsidRPr="007B4A9E" w:rsidRDefault="00B45D95" w:rsidP="007B4A9E">
+          <w:p w14:paraId="35122691" w14:textId="77777777" w:rsidR="00880236" w:rsidRPr="006F18B7" w:rsidRDefault="00880236" w:rsidP="006F440D">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Domes sēde</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07ECDF47" w14:textId="77777777" w:rsidR="007B4A9E" w:rsidRPr="007B4A9E" w:rsidRDefault="007B4A9E" w:rsidP="00453FE3">
-[...11 lines deleted...]
-          <w:p w14:paraId="2D24C7E4" w14:textId="77777777" w:rsidR="00EC2DA8" w:rsidRPr="009D7076" w:rsidRDefault="00EC2DA8" w:rsidP="00453FE3">
+          <w:p w14:paraId="145E69A3" w14:textId="77777777" w:rsidR="00880236" w:rsidRPr="006F18B7" w:rsidRDefault="00880236" w:rsidP="006F440D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="053CC037" w14:textId="77777777" w:rsidR="00EC2DA8" w:rsidRPr="006F18B7" w:rsidRDefault="00EC2DA8" w:rsidP="00EC2DA8">
+    <w:p w14:paraId="0348A622" w14:textId="77777777" w:rsidR="00880236" w:rsidRPr="006F18B7" w:rsidRDefault="00880236" w:rsidP="00880236">
       <w:pPr>
         <w:pStyle w:val="Bezatstarpm"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F18B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Sēdes norises vieta: Brīvības iela 17, Dobele, Dobeles novads</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A6A878" w14:textId="74C008D4" w:rsidR="00EC2DA8" w:rsidRPr="006F18B7" w:rsidRDefault="00EC2DA8" w:rsidP="00EC2DA8">
+    <w:p w14:paraId="3592DD45" w14:textId="6BB39112" w:rsidR="006C7242" w:rsidRDefault="00880236" w:rsidP="00E243AE">
       <w:pPr>
         <w:pStyle w:val="Bezatstarpm"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F18B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Sēdes norises laiks: </w:t>
       </w:r>
-      <w:r w:rsidR="00DC2206">
+      <w:r w:rsidR="00037C44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="00CD05B3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00CC1ACC">
-[...8 lines deleted...]
-      <w:r w:rsidR="00DC2206">
+      <w:r w:rsidR="00037C44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F7663A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003A3D46">
+      <w:r w:rsidR="006A5438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">. plkst. </w:t>
+        <w:t>. plkst.</w:t>
       </w:r>
-      <w:r w:rsidR="007B4A9E">
+      <w:r w:rsidRPr="00FE7C24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00DC2206">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...17 lines deleted...]
-        <w:t>00</w:t>
+        <w:t>4:00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4299B6B2" w14:textId="77777777" w:rsidR="00EC2DA8" w:rsidRPr="00234CAB" w:rsidRDefault="00EC2DA8" w:rsidP="00EC2DA8">
+    <w:p w14:paraId="12227280" w14:textId="77777777" w:rsidR="00E243AE" w:rsidRPr="00234CAB" w:rsidRDefault="00E243AE" w:rsidP="00E243AE">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Bezatstarpm"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E029FDC" w14:textId="77777777" w:rsidR="00EC2DA8" w:rsidRDefault="00EC2DA8" w:rsidP="00EC2DA8">
+    <w:p w14:paraId="7BB43405" w14:textId="77777777" w:rsidR="00BB3BD2" w:rsidRDefault="00BB3BD2" w:rsidP="00BB3BD2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A848C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Darba kārtība</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9522" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1816"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1570"/>
+        <w:gridCol w:w="1656"/>
+        <w:gridCol w:w="6741"/>
+        <w:gridCol w:w="1526"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC2DA8" w:rsidRPr="00DA6AB8" w14:paraId="7E585A22" w14:textId="77777777" w:rsidTr="003A3D46">
+      <w:tr w:rsidR="00BB3BD2" w:rsidRPr="00DA6AB8" w14:paraId="496BF298" w14:textId="77777777" w:rsidTr="00230F5E">
         <w:trPr>
-          <w:trHeight w:val="750"/>
+          <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65BB828D" w14:textId="77777777" w:rsidR="00EC2DA8" w:rsidRPr="00DA6AB8" w:rsidRDefault="00EC2DA8" w:rsidP="00453FE3">
+          <w:p w14:paraId="4B3CA7FD" w14:textId="77777777" w:rsidR="00BB3BD2" w:rsidRPr="00DA6AB8" w:rsidRDefault="00BB3BD2" w:rsidP="00594DA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nr. p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6136" w:type="dxa"/>
+            <w:tcW w:w="6741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="658C4DF0" w14:textId="77777777" w:rsidR="00EC2DA8" w:rsidRPr="00DA6AB8" w:rsidRDefault="00EC2DA8" w:rsidP="00453FE3">
+          <w:p w14:paraId="71057EA2" w14:textId="77777777" w:rsidR="00BB3BD2" w:rsidRPr="00DA6AB8" w:rsidRDefault="00BB3BD2" w:rsidP="00594DA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Lēmumprojekta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5296CD8C" w14:textId="77777777" w:rsidR="00EC2DA8" w:rsidRPr="00DA6AB8" w:rsidRDefault="00EC2DA8" w:rsidP="00453FE3">
+          <w:p w14:paraId="7AD7F200" w14:textId="77777777" w:rsidR="00BB3BD2" w:rsidRPr="00DA6AB8" w:rsidRDefault="00BB3BD2" w:rsidP="00594DA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ziņo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB375C" w14:paraId="360EDE63" w14:textId="77777777" w:rsidTr="003A3D46">
+      <w:tr w:rsidR="00230F5E" w14:paraId="56D9EE6C" w14:textId="77777777" w:rsidTr="00230F5E">
         <w:trPr>
-          <w:trHeight w:val="675"/>
+          <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3F64F4" w14:textId="77777777" w:rsidR="00AB375C" w:rsidRPr="00633E7A" w:rsidRDefault="00AB375C" w:rsidP="00AB375C">
+          <w:p w14:paraId="0FFECA3B" w14:textId="7455CDFC" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6136" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CA0EA70" w14:textId="2BD0FE50" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC2206">
-[...20 lines deleted...]
-          <w:p w14:paraId="2AFC8F36" w14:textId="25EF0D9C" w:rsidR="00AB375C" w:rsidRPr="00C87A3D" w:rsidRDefault="00B45D95" w:rsidP="00AB375C">
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par grozījumu Dobeles novada domes 2026. gada 30. aprīļa  lēmumā Nr.76/6 “Par uzņemamo izglītojamo skaitu Dobeles Valsts ģimnāzijas pamatizglītības otrā posma programmas 7. klasēs 2026./2027. mācību gadā”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="044E9C97" w14:textId="0D23327B" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AE48B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>A.Spridzāns</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354929" w14:paraId="5F83A40B" w14:textId="77777777" w:rsidTr="003A3D46">
+      <w:tr w:rsidR="00230F5E" w14:paraId="72FE8E2F" w14:textId="77777777" w:rsidTr="00230F5E">
         <w:trPr>
-          <w:trHeight w:val="675"/>
+          <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10F1DAA7" w14:textId="77777777" w:rsidR="00354929" w:rsidRPr="00633E7A" w:rsidRDefault="00354929" w:rsidP="00AB375C">
+          <w:p w14:paraId="3B67C184" w14:textId="1ACC24B3" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6136" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1677C504" w14:textId="0BB8FC29" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00354929">
-[...32 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par Auru pirmsskolas izglītības iestādes “</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Auriņš</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” vadītājas Agitas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pēkas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  atbrīvošanu no darba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCDD8B0" w14:textId="4323427A" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE48B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>A.Spridzāns</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB375C" w14:paraId="7B17CF47" w14:textId="77777777" w:rsidTr="003A3D46">
+      <w:tr w:rsidR="00230F5E" w14:paraId="2681942A" w14:textId="77777777" w:rsidTr="00230F5E">
         <w:trPr>
-          <w:trHeight w:val="675"/>
+          <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A92AC42" w14:textId="77777777" w:rsidR="00AB375C" w:rsidRPr="00633E7A" w:rsidRDefault="00AB375C" w:rsidP="00AB375C">
+          <w:p w14:paraId="620150C7" w14:textId="24A8AD16" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6136" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:spacing w:after="0" w:line="281" w:lineRule="auto"/>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6784D9E0" w14:textId="47A66E10" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC2206">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Par Dobeles Valsts ģimnāzijas direktores Ineses </w:t>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par Auru pirmsskolas izglītības iestādes “</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC2206">
-[...5 lines deleted...]
-              <w:t>Didžes</w:t>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Auriņš</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC2206">
-[...20 lines deleted...]
-          <w:p w14:paraId="0BC7626E" w14:textId="4D007648" w:rsidR="00AB375C" w:rsidRDefault="00B45D95" w:rsidP="00AB375C">
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0C90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vadītāja  amata konkursa nolikuma apstiprināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA762AE" w14:textId="0EBBAE50" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AE48B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>A.Spridzāns</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB375C" w14:paraId="3E2DFB15" w14:textId="77777777" w:rsidTr="003A3D46">
+      <w:tr w:rsidR="00230F5E" w14:paraId="65CA9FA3" w14:textId="77777777" w:rsidTr="00230F5E">
         <w:trPr>
-          <w:trHeight w:val="675"/>
+          <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1347E770" w14:textId="77777777" w:rsidR="00AB375C" w:rsidRPr="00633E7A" w:rsidRDefault="00AB375C" w:rsidP="00AB375C">
+          <w:p w14:paraId="4FCDFDE8" w14:textId="7604F876" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6136" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C928AF1" w14:textId="09A90707" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC2206">
-[...20 lines deleted...]
-          <w:p w14:paraId="668CAF4D" w14:textId="630F04BC" w:rsidR="00AB375C" w:rsidRDefault="00B45D95" w:rsidP="00AB375C">
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par Dobeles novada attīstības programmas 2021. - 2027. gadam investīciju plāna grozījumiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE91B57" w14:textId="2ABF1605" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>A.Spridzāns</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009456E8" w14:paraId="557D1C0A" w14:textId="77777777" w:rsidTr="003A3D46">
+      <w:tr w:rsidR="00230F5E" w14:paraId="06607C7C" w14:textId="77777777" w:rsidTr="00230F5E">
         <w:trPr>
-          <w:trHeight w:val="675"/>
+          <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C62C225" w14:textId="22020E63" w:rsidR="009456E8" w:rsidRPr="00633E7A" w:rsidRDefault="009456E8" w:rsidP="00AB375C">
+          <w:p w14:paraId="55AB57C2" w14:textId="37BCAE0B" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6136" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="23BEFADB" w14:textId="12E43EC0" w:rsidR="009456E8" w:rsidRPr="0099184B" w:rsidRDefault="00E94C04" w:rsidP="00C85399">
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29529A80" w14:textId="347F5B81" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par 2026. gada prioritārā investīciju projekta “Siltumapgādes pakalpojumu nodrošināšana Dobeles novada teritorijā” īstenošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FDDEFD" w14:textId="2D373265" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="0DC9F8EF" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A936B3" w14:textId="5C6DBA7B" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66A4325D" w14:textId="14E6340A" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par SIA “Dobeles enerģija” pamatkapitāla palielināšanu (Siltumapgādes pakalpojumu nodrošināšana Dobeles novada teritorijā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="442D029C" w14:textId="39950C3B" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="5712839D" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4487456B" w14:textId="7897DC65" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="147EF1C4" w14:textId="5E6724BE" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par galvojuma sniegšanu SIA “Dobeles komunālie pakalpojumi” projekta “Šķiroto atkritumu savākšanas laukuma izveide Aucē, Tehnikas ielā 15” (šķiroto atkritumu laukuma izveides vieta “Dārza garāžas”, Vecauces pagasts, Dobeles novads) īstenošanai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="650DA226" w14:textId="26030E79" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="6DAD0704" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F8C223" w14:textId="74EEF51E" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="733C8883" w14:textId="6AC9677D" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="005A0574">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par Dobeles novada domes saistošo noteikumu Nr.__ „Grozījumi Dobeles novada domes 2026. gada 6.februāra saistošajos noteikumos Nr. 2 „Dobeles novada pašvaldības budžets 2026. gadam”” apstiprināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744DF496" w14:textId="3F82418F" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="3A72576C" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B210DF" w14:textId="0E3E656E" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="053E2F3B" w14:textId="40C8A5F6" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par Dobeles novada pašvaldības 2025. gada publiskā pārskata apstiprināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA6936B" w14:textId="5E4F0608" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="1690508B" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3204AAE3" w14:textId="0AC5E53C" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="781C8E3E" w14:textId="6C93940C" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par Dobeles novada pašvaldības saistošo noteikumu Nr.__ “Dobeles novada pašvaldības sabiedrības līdzdalības budžeta nolikums” apstiprināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A89E12C" w14:textId="18A74517" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="5359D944" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C85236" w14:textId="64F7F215" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5406B59C" w14:textId="74A38DB6" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par medību tiesību nodošanu biedrībai “Mednieku klubam “Bukaišu mednieks””</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20721344" w14:textId="64123136" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="0365B65F" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5983A39C" w14:textId="170EEDD1" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A286B98" w14:textId="41807AF9" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par medību tiesību nodošanu biedrībai “Mednieku klubs “Zelta druva””</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB46A7A" w14:textId="455FFB3A" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="49589F7D" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B15EBE3" w14:textId="32C62AC4" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="130765FE" w14:textId="4138A6CD" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par līdzfinansējuma piešķiršanu biedrībai “Lielauces attīstībai” projekta “Lielauces baznīcas mūru konservācija” īstenošanai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE084F0" w14:textId="581E0EEA" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="0CAD7E8D" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EB5001" w14:textId="776371BF" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49692F26" w14:textId="3563CBC8" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par Dobeles Amatniecības un vispārizglītojošās vidusskolas projekta "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Erasmus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+ akreditācija profesionālās izglītības un mācību jomā” pieteikuma iesniegšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63429726" w14:textId="0B7C307F" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="1FBDDD1E" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DC905B" w14:textId="3D0FB6B4" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="069AE88D" w14:textId="508D922B" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par Tērvetes novada domes 2008. gada 16. septembra lēmuma “Par Augstkalnes pagasta lauku apvidus zemes piekritību Tērvetes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>novada pašvaldībai un lauku apvidus zemes nodošanu zemes reformas pabeigšanai” atcelšanu daļā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD81580" w14:textId="365D2F96" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="426B842F" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D88710" w14:textId="1EE0FD38" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AC24F5E" w14:textId="622D65A5" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par pašvaldībai piekritīgo nekustamo īpašumu Tehnikas ielā 15, Aucē, Dobeles novadā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6BD232" w14:textId="2FF750DB" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="6B07EF55" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E46A210" w14:textId="385F216A" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46C3EF9E" w14:textId="02A1459C" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par zemes domājamo daļu izpirkšanu daudzdzīvokļu dzīvojamās mājas Skolas ielā 16, Dobelē, Dobeles novadā uzturēšanai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CC55E4" w14:textId="0E35BB1D" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="30446829" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24281FA6" w14:textId="3491B1B5" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3252E192" w14:textId="7FF81CE7" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma – dzīvokļa Nr.35 Krasta ielā 11, Dobelē, Dobeles novadā, - atsavināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A475B5" w14:textId="3E57EF3F" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="757862C4" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D776CEE" w14:textId="545B2A32" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="199AC566" w14:textId="6C79C2B4" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma – dzīvokļa Nr.9  “Dzirksteles”, Bukaišos, Bukaišu pagastā, Dobeles novadā, atsavināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="619392EC" w14:textId="1F04B5DA" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="42E2EBF8" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3925EDB7" w14:textId="486E97E8" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F1D532D" w14:textId="162F5CD1" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma – dzīvokļa Nr.22 Dārza ielā 1, Apguldē, Naudītes pagastā, Dobeles novadā, atsavināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230CF36A" w14:textId="7247E864" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="2E1F4BC1" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD4C8BE" w14:textId="55C66DA8" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1125DB19" w14:textId="32088748" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma Amatnieku iela 18, Bēnē, Bēnes pagastā, Dobeles novadā, atsavināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7452F8CA" w14:textId="4BAB4AD3" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="416F863F" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DEF013" w14:textId="38699FB9" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11ACEAD6" w14:textId="0C3AA855" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma – dzīvokļa Nr.59  “Labrenči”, Tērvetē, Tērvetes pagastā, Dobeles novadā, atsavināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B9D6BB" w14:textId="0019CB2D" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="1CC51993" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01170420" w14:textId="47213FF1" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B05E84F" w14:textId="415869D2" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma – dzīvokļa Nr.11  “Sarmas”, Bukaišos, Bukaišu pagastā, Dobeles novadā, atsavināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAE10BD" w14:textId="3C401F12" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="071A88AF" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFCC15E" w14:textId="619EE22E" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1192DB8A" w14:textId="77E065D1" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pokaiņi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 216”, Krimūnu pagastā, Dobeles novadā, atsavināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FCECF0" w14:textId="64388C96" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="7CCD4228" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23972651" w14:textId="77777777" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78A5C544" w14:textId="76AEFC88" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="70AA6F4F" w14:textId="691A6097" w:rsidR="009456E8" w:rsidRDefault="00B45D95" w:rsidP="00AB375C">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pokaiņi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 311”, Krimūnu pagastā, Dobeles novadā, atsavināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8DCBBA" w14:textId="22C4270F" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>A.Spridzāns</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="161F6404" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2E4900" w14:textId="2757F28D" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB34283" w14:textId="321AE61E" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma – dzīvokļa Nr.2 “Kaķenieki 2”, Annenieku pagastā,  Dobeles novadā, atsavināšanu izsolē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="610BA0A9" w14:textId="0C39BC8A" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="05069D67" w14:textId="77777777" w:rsidTr="00230F5E">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423AB248" w14:textId="7400DE04" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60D6484D" w14:textId="4CFAD85A" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Veczemnieki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 102”, Auru pagastā, Dobeles novadā, atsavināšanu izsolē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A08B24" w14:textId="184BA4D7" w:rsidR="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="11E9725D" w14:textId="77777777" w:rsidTr="00A35B04">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A31032" w14:textId="77777777" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AB11708" w14:textId="4E4ACB29" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma – nedzīvojamo telpu Nr.9 “Putras 2”, Vītiņu pagastā,  Dobeles novadā, atsavināšanu izsolē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CD6D5E" w14:textId="4C9D0141" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00A35B04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="3A7CDED0" w14:textId="77777777" w:rsidTr="00A35B04">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D50AA3" w14:textId="77777777" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F05F989" w14:textId="2660D543" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma “Zemturīšu šķūnis”, Ķevelē, Vītiņu pagastā, Dobeles novadā, atsavināšanu izsolē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0342F34F" w14:textId="3E45E731" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00A35B04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="014E4908" w14:textId="77777777" w:rsidTr="00A35B04">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="637CA57C" w14:textId="77777777" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FE5614F" w14:textId="6BE23E5C" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma – dzīvokļa Nr.1 “Labrenči, Tērvetē, Tērvetes pagastā,  Dobeles novadā, atsavināšanu izsolē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD2F6AE" w14:textId="1AC30EB5" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00A35B04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="20545489" w14:textId="77777777" w:rsidTr="00A35B04">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="335466E3" w14:textId="77777777" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47FBE809" w14:textId="617F3326" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Veczemnieki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 138”, Auru pagastā, Dobeles novadā, izsoles rezultāta apstiprināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="260170E2" w14:textId="4817E94E" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00A35B04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="54F53CE2" w14:textId="77777777" w:rsidTr="00A35B04">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3BDBB7" w14:textId="77777777" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3968F46A" w14:textId="67DA3003" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par pašvaldībai piekritīgo nekustamā īpašuma Skolas ielā 55, Dobelē, Dobeles novadā, domājamo daļu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7566CB" w14:textId="585E2DFA" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00A35B04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="269FFD6E" w14:textId="77777777" w:rsidTr="00A35B04">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2D7A59" w14:textId="77777777" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EBB96C6" w14:textId="3870E2EB" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma Miera iela 65, Dobelē, Dobeles novadā ½ domājamās daļas, atsavināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D942018" w14:textId="3016A517" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00A35B04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006877F3" w14:paraId="2A9514DB" w14:textId="77777777" w:rsidTr="00A35B04">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A33EC7C" w14:textId="77777777" w:rsidR="006877F3" w:rsidRPr="00633E7A" w:rsidRDefault="006877F3" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55040D97" w14:textId="43B0EBCA" w:rsidR="006877F3" w:rsidRPr="00230F5E" w:rsidRDefault="006877F3" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006877F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par atļauju lauksaimniecības zemes ierīkošanai mežā nekustamajā īpašumā “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006877F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jaundeģi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006877F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>” , Augstkalnes pagastā, Dobeles novadā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="178A2AB5" w14:textId="56D2EB6A" w:rsidR="006877F3" w:rsidRPr="00230F5E" w:rsidRDefault="006877F3" w:rsidP="00A35B04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E243AE" w14:paraId="11CC7510" w14:textId="77777777" w:rsidTr="00A35B04">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A9F02D" w14:textId="77777777" w:rsidR="00E243AE" w:rsidRPr="00633E7A" w:rsidRDefault="00E243AE" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C6FC0FF" w14:textId="58F31533" w:rsidR="00E243AE" w:rsidRPr="006877F3" w:rsidRDefault="00801241" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801241">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par projekta “Mācību vides uzlabošana, nodrošinot kvalitatīvus izglītības pakalpojumus Dobeles novadā” pieteikuma iesniegšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364BB787" w14:textId="54D5F654" w:rsidR="00E243AE" w:rsidRPr="00230F5E" w:rsidRDefault="00801241" w:rsidP="00A35B04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Spridzāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00230F5E" w14:paraId="31138D2F" w14:textId="77777777" w:rsidTr="00A35B04">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3323A9" w14:textId="77777777" w:rsidR="00230F5E" w:rsidRPr="00633E7A" w:rsidRDefault="00230F5E" w:rsidP="00230F5E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EBD9D2" w14:textId="3B26D717" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00A35B04" w:rsidP="00DB7BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A35B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Izpilddirektora atskaite par iepriekšējo darba periodu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11101573" w14:textId="3069EA85" w:rsidR="00230F5E" w:rsidRPr="00230F5E" w:rsidRDefault="00230F5E" w:rsidP="00A35B04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Vilks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68BFC8EF" w14:textId="77777777" w:rsidR="00694D3A" w:rsidRDefault="00694D3A" w:rsidP="00362B51"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w14:paraId="30E918AE" w14:textId="77777777" w:rsidR="00694D3A" w:rsidRDefault="00694D3A"/>
+    <w:sectPr w:rsidR="00694D3A" w:rsidSect="00EA711A">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31E739E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFF8BE4C"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1152,57 +4494,57 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ABD7786"/>
+    <w:nsid w:val="77D8652B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6AFE21DE"/>
-    <w:lvl w:ilvl="0" w:tplc="0426000F">
+    <w:tmpl w:val="CD0025A0"/>
+    <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0426000F">
       <w:start w:val="1"/>
@@ -1240,460 +4582,508 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="116611620">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1347825191">
+  <w:num w:numId="2" w16cid:durableId="921598468">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EC2DA8"/>
-[...145 lines deleted...]
-    <w:rsid w:val="006835AD"/>
+    <w:rsidRoot w:val="00BB3BD2"/>
+    <w:rsid w:val="00000E95"/>
+    <w:rsid w:val="000164C0"/>
+    <w:rsid w:val="000224CE"/>
+    <w:rsid w:val="00030B70"/>
+    <w:rsid w:val="00034AA4"/>
+    <w:rsid w:val="000374E7"/>
+    <w:rsid w:val="00037C44"/>
+    <w:rsid w:val="00045D00"/>
+    <w:rsid w:val="00054B5A"/>
+    <w:rsid w:val="00062629"/>
+    <w:rsid w:val="0007331E"/>
+    <w:rsid w:val="00084809"/>
+    <w:rsid w:val="00084DE5"/>
+    <w:rsid w:val="00086B5D"/>
+    <w:rsid w:val="000A0BAC"/>
+    <w:rsid w:val="000A0E3C"/>
+    <w:rsid w:val="000A4143"/>
+    <w:rsid w:val="000C0389"/>
+    <w:rsid w:val="000C2922"/>
+    <w:rsid w:val="000C3315"/>
+    <w:rsid w:val="000C3BDE"/>
+    <w:rsid w:val="000D1201"/>
+    <w:rsid w:val="000D3480"/>
+    <w:rsid w:val="000D5ADF"/>
+    <w:rsid w:val="000F3E06"/>
+    <w:rsid w:val="000F77E7"/>
+    <w:rsid w:val="001037EA"/>
+    <w:rsid w:val="00107372"/>
+    <w:rsid w:val="00107520"/>
+    <w:rsid w:val="00111F97"/>
+    <w:rsid w:val="0011488F"/>
+    <w:rsid w:val="00115F5E"/>
+    <w:rsid w:val="00134C2B"/>
+    <w:rsid w:val="0013502D"/>
+    <w:rsid w:val="0013618E"/>
+    <w:rsid w:val="00143C5D"/>
+    <w:rsid w:val="00162CB1"/>
+    <w:rsid w:val="00164206"/>
+    <w:rsid w:val="00171743"/>
+    <w:rsid w:val="0017202A"/>
+    <w:rsid w:val="00174D8C"/>
+    <w:rsid w:val="0018355E"/>
+    <w:rsid w:val="00193DB6"/>
+    <w:rsid w:val="0019573B"/>
+    <w:rsid w:val="001A5818"/>
+    <w:rsid w:val="001C1731"/>
+    <w:rsid w:val="001D0245"/>
+    <w:rsid w:val="001D3407"/>
+    <w:rsid w:val="001E7C5A"/>
+    <w:rsid w:val="001F28C2"/>
+    <w:rsid w:val="001F4EE5"/>
+    <w:rsid w:val="0020704A"/>
+    <w:rsid w:val="00207BB9"/>
+    <w:rsid w:val="00212562"/>
+    <w:rsid w:val="00221A7B"/>
+    <w:rsid w:val="00223EEB"/>
+    <w:rsid w:val="00230F5E"/>
+    <w:rsid w:val="002671FB"/>
+    <w:rsid w:val="0027013C"/>
+    <w:rsid w:val="00283285"/>
+    <w:rsid w:val="00284B01"/>
+    <w:rsid w:val="0029037E"/>
+    <w:rsid w:val="002916C8"/>
+    <w:rsid w:val="00293AE3"/>
+    <w:rsid w:val="002B0B57"/>
+    <w:rsid w:val="002B6513"/>
+    <w:rsid w:val="002C4490"/>
+    <w:rsid w:val="002C6C13"/>
+    <w:rsid w:val="002E6338"/>
+    <w:rsid w:val="002F77F7"/>
+    <w:rsid w:val="003121A8"/>
+    <w:rsid w:val="0032010C"/>
+    <w:rsid w:val="00327406"/>
+    <w:rsid w:val="00341290"/>
+    <w:rsid w:val="00344225"/>
+    <w:rsid w:val="00346DB7"/>
+    <w:rsid w:val="00355775"/>
+    <w:rsid w:val="00356352"/>
+    <w:rsid w:val="0035741C"/>
+    <w:rsid w:val="003676A9"/>
+    <w:rsid w:val="00375B7F"/>
+    <w:rsid w:val="00377462"/>
+    <w:rsid w:val="00387D40"/>
+    <w:rsid w:val="00390720"/>
+    <w:rsid w:val="00393298"/>
+    <w:rsid w:val="003B25CC"/>
+    <w:rsid w:val="003C057D"/>
+    <w:rsid w:val="003F452C"/>
+    <w:rsid w:val="003F66D4"/>
+    <w:rsid w:val="003F7953"/>
+    <w:rsid w:val="00401291"/>
+    <w:rsid w:val="00410EBE"/>
+    <w:rsid w:val="004118F1"/>
+    <w:rsid w:val="00420ADE"/>
+    <w:rsid w:val="004373A6"/>
+    <w:rsid w:val="00437C8E"/>
+    <w:rsid w:val="00437DBC"/>
+    <w:rsid w:val="00440D1D"/>
+    <w:rsid w:val="00442A89"/>
+    <w:rsid w:val="00444469"/>
+    <w:rsid w:val="00445210"/>
+    <w:rsid w:val="0044733B"/>
+    <w:rsid w:val="0045126A"/>
+    <w:rsid w:val="00453EE5"/>
+    <w:rsid w:val="004618B0"/>
+    <w:rsid w:val="00462248"/>
+    <w:rsid w:val="004649A4"/>
+    <w:rsid w:val="004655BF"/>
+    <w:rsid w:val="0046678C"/>
+    <w:rsid w:val="00474907"/>
+    <w:rsid w:val="004829DE"/>
+    <w:rsid w:val="004843CB"/>
+    <w:rsid w:val="004A26CA"/>
+    <w:rsid w:val="004F39D2"/>
+    <w:rsid w:val="004F7433"/>
+    <w:rsid w:val="0050431C"/>
+    <w:rsid w:val="00515400"/>
+    <w:rsid w:val="00515472"/>
+    <w:rsid w:val="00522589"/>
+    <w:rsid w:val="00525B6C"/>
+    <w:rsid w:val="005342FD"/>
+    <w:rsid w:val="0054587F"/>
+    <w:rsid w:val="00546B23"/>
+    <w:rsid w:val="0056645D"/>
+    <w:rsid w:val="005764B2"/>
+    <w:rsid w:val="005A0574"/>
+    <w:rsid w:val="005A48CB"/>
+    <w:rsid w:val="005A550D"/>
+    <w:rsid w:val="005A601C"/>
+    <w:rsid w:val="005B52EA"/>
+    <w:rsid w:val="005B537E"/>
+    <w:rsid w:val="005B7414"/>
+    <w:rsid w:val="005C02B3"/>
+    <w:rsid w:val="005C164D"/>
+    <w:rsid w:val="005D0611"/>
+    <w:rsid w:val="005D645E"/>
+    <w:rsid w:val="005E5B36"/>
+    <w:rsid w:val="005F5C34"/>
+    <w:rsid w:val="00607986"/>
+    <w:rsid w:val="00611FF2"/>
+    <w:rsid w:val="00615C59"/>
+    <w:rsid w:val="00624282"/>
+    <w:rsid w:val="00627FE7"/>
+    <w:rsid w:val="00632F97"/>
+    <w:rsid w:val="0064539C"/>
+    <w:rsid w:val="00663A30"/>
+    <w:rsid w:val="00675A82"/>
+    <w:rsid w:val="00683C8B"/>
+    <w:rsid w:val="006851D8"/>
+    <w:rsid w:val="006877F3"/>
+    <w:rsid w:val="00690BBE"/>
     <w:rsid w:val="00694D3A"/>
-    <w:rsid w:val="00695AF8"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00730352"/>
+    <w:rsid w:val="0069505E"/>
+    <w:rsid w:val="006A1900"/>
+    <w:rsid w:val="006A5438"/>
+    <w:rsid w:val="006B0F54"/>
+    <w:rsid w:val="006B15BB"/>
+    <w:rsid w:val="006C7242"/>
+    <w:rsid w:val="006D2AA5"/>
+    <w:rsid w:val="006D3CFF"/>
+    <w:rsid w:val="006D7625"/>
+    <w:rsid w:val="006E0C2C"/>
+    <w:rsid w:val="006F571B"/>
+    <w:rsid w:val="00705484"/>
+    <w:rsid w:val="00720F98"/>
+    <w:rsid w:val="00722A12"/>
+    <w:rsid w:val="00722F73"/>
+    <w:rsid w:val="007261C9"/>
+    <w:rsid w:val="00727267"/>
+    <w:rsid w:val="00727282"/>
+    <w:rsid w:val="007273E9"/>
+    <w:rsid w:val="00732EE0"/>
+    <w:rsid w:val="00734E60"/>
+    <w:rsid w:val="00741CC5"/>
     <w:rsid w:val="0075129B"/>
-    <w:rsid w:val="00752D39"/>
-[...83 lines deleted...]
-    <w:rsid w:val="00BE724B"/>
+    <w:rsid w:val="00753450"/>
+    <w:rsid w:val="00783601"/>
+    <w:rsid w:val="007A4ED6"/>
+    <w:rsid w:val="007A7278"/>
+    <w:rsid w:val="007A739F"/>
+    <w:rsid w:val="007C1CA2"/>
+    <w:rsid w:val="007E6482"/>
+    <w:rsid w:val="007F20F9"/>
+    <w:rsid w:val="007F3C61"/>
+    <w:rsid w:val="007F4222"/>
+    <w:rsid w:val="00800CB6"/>
+    <w:rsid w:val="00801241"/>
+    <w:rsid w:val="00816050"/>
+    <w:rsid w:val="00821202"/>
+    <w:rsid w:val="008262A7"/>
+    <w:rsid w:val="00844C4E"/>
+    <w:rsid w:val="00846A2D"/>
+    <w:rsid w:val="00847052"/>
+    <w:rsid w:val="00854991"/>
+    <w:rsid w:val="00855CB1"/>
+    <w:rsid w:val="00856D73"/>
+    <w:rsid w:val="00870CD6"/>
+    <w:rsid w:val="00872BC8"/>
+    <w:rsid w:val="008745C7"/>
+    <w:rsid w:val="008746F1"/>
+    <w:rsid w:val="00880236"/>
+    <w:rsid w:val="00893120"/>
+    <w:rsid w:val="00893A29"/>
+    <w:rsid w:val="00894711"/>
+    <w:rsid w:val="008A308F"/>
+    <w:rsid w:val="008A3975"/>
+    <w:rsid w:val="008A4CD0"/>
+    <w:rsid w:val="008B2AE2"/>
+    <w:rsid w:val="008B570A"/>
+    <w:rsid w:val="008C0C90"/>
+    <w:rsid w:val="008C3E62"/>
+    <w:rsid w:val="008D00E9"/>
+    <w:rsid w:val="008D7C4F"/>
+    <w:rsid w:val="008E1A68"/>
+    <w:rsid w:val="008E1F55"/>
+    <w:rsid w:val="008E3479"/>
+    <w:rsid w:val="008E5806"/>
+    <w:rsid w:val="008E7B0C"/>
+    <w:rsid w:val="00901A10"/>
+    <w:rsid w:val="00905B08"/>
+    <w:rsid w:val="00913C04"/>
+    <w:rsid w:val="009307CC"/>
+    <w:rsid w:val="009346EF"/>
+    <w:rsid w:val="009408E8"/>
+    <w:rsid w:val="009715CB"/>
+    <w:rsid w:val="00976A42"/>
+    <w:rsid w:val="00980BC2"/>
+    <w:rsid w:val="009C18DF"/>
+    <w:rsid w:val="009C4E8C"/>
+    <w:rsid w:val="009D4005"/>
+    <w:rsid w:val="009E188C"/>
+    <w:rsid w:val="009E1939"/>
+    <w:rsid w:val="009E5885"/>
+    <w:rsid w:val="009F6D30"/>
+    <w:rsid w:val="009F6E77"/>
+    <w:rsid w:val="00A17518"/>
+    <w:rsid w:val="00A349F8"/>
+    <w:rsid w:val="00A35B04"/>
+    <w:rsid w:val="00A43556"/>
+    <w:rsid w:val="00A57803"/>
+    <w:rsid w:val="00A66321"/>
+    <w:rsid w:val="00AB1FE2"/>
+    <w:rsid w:val="00AB532F"/>
+    <w:rsid w:val="00AB666B"/>
+    <w:rsid w:val="00AC3173"/>
+    <w:rsid w:val="00AC326E"/>
+    <w:rsid w:val="00AE48B0"/>
+    <w:rsid w:val="00AF10D3"/>
+    <w:rsid w:val="00AF2DDF"/>
+    <w:rsid w:val="00AF3767"/>
+    <w:rsid w:val="00AF626C"/>
+    <w:rsid w:val="00B00A60"/>
+    <w:rsid w:val="00B2290E"/>
+    <w:rsid w:val="00B261CE"/>
+    <w:rsid w:val="00B36FDB"/>
+    <w:rsid w:val="00B50273"/>
+    <w:rsid w:val="00B55EA5"/>
+    <w:rsid w:val="00B646AA"/>
+    <w:rsid w:val="00B65CA7"/>
+    <w:rsid w:val="00B7277D"/>
+    <w:rsid w:val="00B84793"/>
+    <w:rsid w:val="00B87DD1"/>
+    <w:rsid w:val="00B94C6B"/>
+    <w:rsid w:val="00BA509C"/>
+    <w:rsid w:val="00BA781F"/>
+    <w:rsid w:val="00BB1823"/>
+    <w:rsid w:val="00BB3BD2"/>
+    <w:rsid w:val="00BC0163"/>
+    <w:rsid w:val="00BC1C93"/>
+    <w:rsid w:val="00BC7F74"/>
+    <w:rsid w:val="00BD7545"/>
     <w:rsid w:val="00C00377"/>
-    <w:rsid w:val="00C11246"/>
-[...81 lines deleted...]
-    <w:rsid w:val="00FF36EA"/>
+    <w:rsid w:val="00C12103"/>
+    <w:rsid w:val="00C20AD6"/>
+    <w:rsid w:val="00C220F8"/>
+    <w:rsid w:val="00C23AD5"/>
+    <w:rsid w:val="00C250C2"/>
+    <w:rsid w:val="00C320FE"/>
+    <w:rsid w:val="00C43E62"/>
+    <w:rsid w:val="00C47F89"/>
+    <w:rsid w:val="00C50183"/>
+    <w:rsid w:val="00C55B90"/>
+    <w:rsid w:val="00C669FA"/>
+    <w:rsid w:val="00C7121B"/>
+    <w:rsid w:val="00C72B62"/>
+    <w:rsid w:val="00C8161B"/>
+    <w:rsid w:val="00C8349D"/>
+    <w:rsid w:val="00C838E0"/>
+    <w:rsid w:val="00C94B47"/>
+    <w:rsid w:val="00C959C5"/>
+    <w:rsid w:val="00C97F21"/>
+    <w:rsid w:val="00CA3875"/>
+    <w:rsid w:val="00CB0BD8"/>
+    <w:rsid w:val="00CE0236"/>
+    <w:rsid w:val="00CF0F97"/>
+    <w:rsid w:val="00CF57E0"/>
+    <w:rsid w:val="00D001FA"/>
+    <w:rsid w:val="00D0041B"/>
+    <w:rsid w:val="00D01BE9"/>
+    <w:rsid w:val="00D033DD"/>
+    <w:rsid w:val="00D13DC5"/>
+    <w:rsid w:val="00D26644"/>
+    <w:rsid w:val="00D27033"/>
+    <w:rsid w:val="00D36F7A"/>
+    <w:rsid w:val="00D423E6"/>
+    <w:rsid w:val="00D4599E"/>
+    <w:rsid w:val="00D520CD"/>
+    <w:rsid w:val="00D52859"/>
+    <w:rsid w:val="00D62AD3"/>
+    <w:rsid w:val="00D71E16"/>
+    <w:rsid w:val="00D75301"/>
+    <w:rsid w:val="00D76857"/>
+    <w:rsid w:val="00D909FA"/>
+    <w:rsid w:val="00D92470"/>
+    <w:rsid w:val="00DA2712"/>
+    <w:rsid w:val="00DA6BD2"/>
+    <w:rsid w:val="00DA7F89"/>
+    <w:rsid w:val="00DB1026"/>
+    <w:rsid w:val="00DB7BFB"/>
+    <w:rsid w:val="00DD401C"/>
+    <w:rsid w:val="00DE005B"/>
+    <w:rsid w:val="00DE1CD4"/>
+    <w:rsid w:val="00DE67C0"/>
+    <w:rsid w:val="00DE6CFC"/>
+    <w:rsid w:val="00DF1449"/>
+    <w:rsid w:val="00DF35D0"/>
+    <w:rsid w:val="00E03AA3"/>
+    <w:rsid w:val="00E11E5C"/>
+    <w:rsid w:val="00E11FFC"/>
+    <w:rsid w:val="00E16866"/>
+    <w:rsid w:val="00E243AE"/>
+    <w:rsid w:val="00E3279C"/>
+    <w:rsid w:val="00E40DA8"/>
+    <w:rsid w:val="00E410F3"/>
+    <w:rsid w:val="00E47136"/>
+    <w:rsid w:val="00E47CD5"/>
+    <w:rsid w:val="00E548FF"/>
+    <w:rsid w:val="00E5546F"/>
+    <w:rsid w:val="00E638C6"/>
+    <w:rsid w:val="00E80485"/>
+    <w:rsid w:val="00E94EF1"/>
+    <w:rsid w:val="00EA15ED"/>
+    <w:rsid w:val="00EA711A"/>
+    <w:rsid w:val="00EB14F1"/>
+    <w:rsid w:val="00EB16F8"/>
+    <w:rsid w:val="00EB178E"/>
+    <w:rsid w:val="00EC4AA3"/>
+    <w:rsid w:val="00EE2633"/>
+    <w:rsid w:val="00EE3FF3"/>
+    <w:rsid w:val="00EE4A11"/>
+    <w:rsid w:val="00EF4616"/>
+    <w:rsid w:val="00F03983"/>
+    <w:rsid w:val="00F13F12"/>
+    <w:rsid w:val="00F17127"/>
+    <w:rsid w:val="00F30EED"/>
+    <w:rsid w:val="00F35A3F"/>
+    <w:rsid w:val="00F44AAA"/>
+    <w:rsid w:val="00F46B75"/>
+    <w:rsid w:val="00F5039C"/>
+    <w:rsid w:val="00F51B02"/>
+    <w:rsid w:val="00F54584"/>
+    <w:rsid w:val="00F64572"/>
+    <w:rsid w:val="00F74CFE"/>
+    <w:rsid w:val="00F760D7"/>
+    <w:rsid w:val="00F76E9B"/>
+    <w:rsid w:val="00F84F51"/>
+    <w:rsid w:val="00F94A36"/>
+    <w:rsid w:val="00F95566"/>
+    <w:rsid w:val="00FA3D9F"/>
+    <w:rsid w:val="00FA42A3"/>
+    <w:rsid w:val="00FA5607"/>
+    <w:rsid w:val="00FB1DF5"/>
+    <w:rsid w:val="00FB4DBA"/>
+    <w:rsid w:val="00FC375E"/>
+    <w:rsid w:val="00FC7A44"/>
+    <w:rsid w:val="00FD3ACE"/>
+    <w:rsid w:val="00FD3EEC"/>
+    <w:rsid w:val="00FD6A8C"/>
+    <w:rsid w:val="00FE384E"/>
+    <w:rsid w:val="00FF1801"/>
+    <w:rsid w:val="00FF770B"/>
+    <w:rsid w:val="00FF7839"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5BBB21C7"/>
+  <w14:docId w14:val="3DED7884"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{892655A0-C7BA-4102-A447-D9DA9BA1F033}"/>
+  <w15:docId w15:val="{09CE46A0-5C70-40FF-ACD0-197206511D03}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1852,51 +5242,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -2053,280 +5443,317 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC2DA8"/>
+    <w:rsid w:val="00C43E62"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezatstarpm">
     <w:name w:val="No Spacing"/>
     <w:link w:val="BezatstarpmRakstz"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC2DA8"/>
+    <w:rsid w:val="00BB3BD2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Strip,Virsraksti,H&amp;P List Paragraph,punkti"/>
+    <w:aliases w:val="Strip,Virsraksti,H&amp;P List Paragraph,punkti,2,List Paragraph1,virsraksts3,Numbered Para 1,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Bullet 1,Bullet Points,MAIN CONTENT,IFCL - List Paragraph,List Paragraph12"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="SarakstarindkopaRakstz"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC2DA8"/>
+    <w:rsid w:val="00BB3BD2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
     <w:name w:val="Saraksta rindkopa Rakstz."/>
-    <w:aliases w:val="Strip Rakstz.,Virsraksti Rakstz.,H&amp;P List Paragraph Rakstz.,punkti Rakstz."/>
+    <w:aliases w:val="Strip Rakstz.,Virsraksti Rakstz.,H&amp;P List Paragraph Rakstz.,punkti Rakstz.,2 Rakstz.,List Paragraph1 Rakstz.,virsraksts3 Rakstz.,Numbered Para 1 Rakstz.,Dot pt Rakstz.,No Spacing1 Rakstz.,List Paragraph Char Char Char Rakstz."/>
     <w:link w:val="Sarakstarindkopa"/>
+    <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00EC2DA8"/>
+    <w:rsid w:val="00BB3BD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:link w:val="DefaultChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3BD2"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="et-EE" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BezatstarpmRakstz">
     <w:name w:val="Bez atstarpēm Rakstz."/>
     <w:link w:val="Bezatstarpm"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="007B4A9E"/>
+    <w:rsid w:val="00BB3BD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultChar">
+    <w:name w:val="Default Char"/>
+    <w:link w:val="Default"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00BB3BD2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="et-EE" w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pamatteksts">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C94B47"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsRakstz">
+    <w:name w:val="Pamatteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Pamatteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C94B47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
+    <w:name w:val="naisf"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:qFormat/>
+    <w:rsid w:val="00107520"/>
+    <w:pPr>
+      <w:spacing w:before="75" w:after="75" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="375"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="160589913">
+    <w:div w:id="81033023">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="548759324">
+    <w:div w:id="883980271">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="633143433">
+    <w:div w:id="1029911623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="751583073">
+    <w:div w:id="1143624157">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="863442310">
+    <w:div w:id="1472407898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1244991807">
+    <w:div w:id="1832670266">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1317107193">
+    <w:div w:id="2030328597">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1727727996">
-[...25 lines deleted...]
-    <w:div w:id="2002849064">
+    <w:div w:id="2120373904">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2610,89 +6037,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23B9A3B-0D48-48C6-B20E-5CE39DA8DE64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FBA50FC-2093-4EE3-A51F-34C1AA4C5D07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>343</Characters>
+  <Pages>2</Pages>
+  <Words>3084</Words>
+  <Characters>1758</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>942</CharactersWithSpaces>
+  <CharactersWithSpaces>4833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rita Bērtule</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>