--- v0 (2025-10-28)
+++ v1 (2026-07-15)
@@ -1,160 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ElitaP\Desktop\SD_struktūras KONTAKTI\Mājaslapa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97CE14C8-693D-4DCB-B16B-5852B05C22DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{664B5DDC-0AAB-4357-9D88-049570A76457}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="256">
   <si>
     <t>Administrācija</t>
   </si>
   <si>
     <t>Vārds, uzvārds, e-pasts</t>
   </si>
   <si>
     <t>Amats</t>
   </si>
   <si>
     <t>Tālrunis</t>
   </si>
   <si>
     <t>Pieņemšanas diena, laiks</t>
   </si>
   <si>
     <t>Pieņemšanas vieta</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Baiba Lucaua-Makalistere
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>baiba.lucaua@dobele.lv</t>
     </r>
   </si>
   <si>
     <t>Vadītāja</t>
   </si>
   <si>
     <t>63781836
 29141569</t>
   </si>
   <si>
-    <t>pirmdiena  13.00-16.30
-[...5 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Ilna Audere
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>ilna.audere@dobele.lv</t>
     </r>
   </si>
   <si>
     <t>Vadītājas vietniece</t>
   </si>
   <si>
     <t>63700145
 25631574</t>
-  </si>
-[...15 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Administratīvās nodaļas vadītāja</t>
   </si>
   <si>
     <t>63700179
 25635817</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Maira Grišāne
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>maira.grisane@dobele.lv</t>
     </r>
   </si>
@@ -221,247 +197,115 @@
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>liga.purenina@dobele.lv</t>
     </r>
   </si>
   <si>
     <t>daļas vadītāja</t>
   </si>
   <si>
     <t>pirmdiena 8.30-12.00, 13.00-16.30
 trešdiena 8.30-12.00, 13.00-17.30</t>
   </si>
   <si>
     <t xml:space="preserve">vecākā sociālā darbiniece </t>
   </si>
   <si>
     <t>63700153
 25495429</t>
   </si>
   <si>
-    <t>pirmdiena 8.30-12.00</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">sociālā darbiniece </t>
   </si>
   <si>
     <t>pirmdiena 13.00-16.30
 trešdiena 8.30-12.00</t>
   </si>
   <si>
-    <t>Gardene</t>
-[...53 lines deleted...]
-  <si>
     <t>pirmdiena 8.30-12.00, 13.00-16.30</t>
-  </si>
-[...31 lines deleted...]
-    <t>Tērvete</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Irēna Laizāne </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>irena.laizane@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Auce</t>
-[...13 lines deleted...]
-  <si>
     <t>Sociālā darba ar pilngadīgām personām daļa</t>
   </si>
   <si>
     <t>vecākā sociālā darbiniece</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Mārīte Lasmane </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>marite.lasmane@dobele.lv</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ingvilda Žukovska </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>ingvilda.zukovska@dobele.lv</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Ilze Brākmane
-[...15 lines deleted...]
-    <r>
       <t xml:space="preserve">Lidija Miezīte </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>lidija.miezite@dobele.lv</t>
     </r>
   </si>
   <si>
     <t>sociālais mentors</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Daina Purviņa
 </t>
     </r>
     <r>
       <rPr>
         <i/>
@@ -472,284 +316,182 @@
         <charset val="186"/>
       </rPr>
       <t>daina.purvina@dobele.lv</t>
     </r>
   </si>
   <si>
     <t>pirmdiena 8.30-12.00, 13.00-16.30 trešdiena 8.30-12.00, 13.00-17.30</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Daiga Freidenfelde </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>daiga.freidenfelde@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Tērvete</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Žanna Kondrāte </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>zanna.kondrate@dobele.lv</t>
     </r>
   </si>
   <si>
     <t>sociālā darbiniece</t>
   </si>
   <si>
-    <t>trešdiena10.00-12.00 pēc pieraksta</t>
-[...10 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Guna Smilga </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>guna.smilga@dobele.lv</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Auce</t>
   </si>
   <si>
     <r>
       <t>Mairita Lodīte</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>mairita.lodite@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t>Lejasstrazdi</t>
-[...1 lines deleted...]
-  <si>
     <t>otrdiena 8.30-12.00, 13.00-16.30</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve"> Aizstrautnieki</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Elita Krauze
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>elita.krauze@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t>otrdiena 8.30-12.00</t>
-[...23 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Iveta Batņa 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>iveta.batna@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">trešdiena 8.30-12.00, 13.00-17.30 </t>
-[...30 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Aija Stankevica </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>aija.stankevica@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Zebrene</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Dzintra Rižova </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>dzintra.rizova@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Augstkalne</t>
-[...7 lines deleted...]
-  <si>
     <t>Sociālo pakalpojumu nodaļa</t>
   </si>
   <si>
     <t>Atbalsta centrs ģimenēm</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dace Uzulēna </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>dace.uzulena@dobele.lv</t>
     </r>
   </si>
   <si>
     <t>centra vadītāja/sociālā darbiniece</t>
   </si>
   <si>
@@ -770,747 +512,1270 @@
         <charset val="186"/>
       </rPr>
       <t>dace.sierina@dobele.lv</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">sociālā darbiniece   </t>
   </si>
   <si>
     <t>63721622
 20249485</t>
   </si>
   <si>
     <t>Atelpas brīdis</t>
   </si>
   <si>
     <t>vadītāja</t>
   </si>
   <si>
     <t>Aprūpes mājās birojs</t>
   </si>
   <si>
     <t xml:space="preserve">Dienas aprūpes centrs "Bēne" </t>
   </si>
   <si>
-    <t>Dienas aprūpes centrs personām ar garīga rakstura traucējumiem "Solis"</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Daiga Rapša </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>daiga.rapsa@dobele.lv</t>
     </r>
   </si>
   <si>
     <t>63700149
 26623394</t>
   </si>
   <si>
     <t>Dienas centrs "Baltā māja"</t>
   </si>
   <si>
-    <t>Dienas centrs pensijas vecuma cilvēkiem "Stariņš"</t>
-[...1 lines deleted...]
-  <si>
     <t>Grupu dzīvokļi</t>
   </si>
   <si>
     <t>63781452
 25495426</t>
   </si>
   <si>
     <t>Ģimenes atbalsta centrs "Lejasstrazdi"</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ilona Dirvēna
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>ilona.dirvena@dobele.lv</t>
     </r>
   </si>
   <si>
     <t>Lielauces pansija</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Inese Valante  </t>
-[...14 lines deleted...]
-    <r>
       <t xml:space="preserve">Solvita Plotkāne </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>solvita.plotkane@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t>pēc iepriekšēja pieraksta</t>
-[...5 lines deleted...]
-  <si>
     <t>63781837   25495421</t>
   </si>
   <si>
     <t>63700194   25632058</t>
   </si>
   <si>
     <t>63700144   29224594</t>
   </si>
   <si>
     <t>63700193  25612745</t>
   </si>
   <si>
     <t>63700185   25495418</t>
   </si>
   <si>
-    <t>63700182  28343820</t>
-[...8 lines deleted...]
-  <si>
     <t>sociālās palīdzības organizatore</t>
   </si>
   <si>
     <t>Sociālās palīdzības daļa</t>
-  </si>
-[...24 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Dobeles novada Sociālā dienesta darbinieku kontakttālruņi, pieņemšanas laiki</t>
   </si>
   <si>
     <t>63700192
 25495427</t>
   </si>
   <si>
     <t>63781196
 25495417</t>
-  </si>
-[...8 lines deleted...]
-28349910</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ineta Sapale
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>ineta.sapale@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t>Naudīte; Penkule</t>
-[...45 lines deleted...]
-      <t xml:space="preserve">Inese Valante </t>
+    <t>vadītājs</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Līga Greidāne  </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
+        <charset val="186"/>
       </rPr>
-      <t>inese.valante</t>
-[...13 lines deleted...]
-      <t xml:space="preserve">Iveta Suhana
+      <t xml:space="preserve">liga.greidane@dobele.lv </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">63781198
+25495424   </t>
+  </si>
+  <si>
+    <t>63781198
+25495432</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Iveta Rozenberga
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>iveta.suhana@dobele.lv</t>
-[...22 lines deleted...]
-      <t xml:space="preserve">Guntars Strupka  </t>
+      <t>iveta.rozenberga@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dace Straume
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>dace.straume@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>centra vadītāja</t>
+  </si>
+  <si>
+    <t>vadītāja /sociālā darbiniece</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kristīne Jaunzeme
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>guntars.strupka</t>
+      <t>kristine.jaunzeme@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>63700154
+25495429</t>
+  </si>
+  <si>
+    <t>63709170
+25495429</t>
+  </si>
+  <si>
+    <t>63700157   28680892</t>
+  </si>
+  <si>
+    <t>63781389  26230832</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Santa Pokromoviča </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>santa.pokromovica</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>@dobele.lv</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">Silva Zāgmane </t>
+    <t>63721623
+26442058</t>
+  </si>
+  <si>
+    <t>Grupu dzīvokļi/specializētās darbnīcas</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">63726020 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">  22014004</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Elīna Ūdre   </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>silva.zagmane@dobele.lv</t>
-[...229 lines deleted...]
-      <t>santa.pokromovica</t>
+      <t>elina.udre</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>@dobele.lv</t>
     </r>
   </si>
   <si>
-    <t>63721623
-[...4 lines deleted...]
-      <t>Indra Pinkovska</t>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">63768432 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">    25495426</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Elita Priedniece
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>elita priedniece@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>pirmdiena 8.00-12.00, 13.00-17.00
+trešdiena 8.00-12.00, 13.00-18.00</t>
+  </si>
+  <si>
+    <t>Gardene, Auru pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>63700121  28320016</t>
+  </si>
+  <si>
+    <t>63700148
+28349913</t>
+  </si>
+  <si>
+    <t>25495420   63781839</t>
+  </si>
+  <si>
+    <t>pēc iepriekšējas vienošanās</t>
+  </si>
+  <si>
+    <t>trešdienās no 8:00 – 12:00,
+pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>pirmdienās no 8:00 – 12:00,
+pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>pirmdien 8.30-16.30
+trešdien  13.00-16.30</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Inese Vaidzirde
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> indra.pinkovska@dobele.lv</t>
+      <t>inese.vaidzirde@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Indra Pinkovska - Žukovska </t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <sz val="12"/>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...38 lines deleted...]
-      <t xml:space="preserve">Elīna Ūdre   </t>
+      <t>indra.pinkovska@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>Stacijas iela 8 Bēne, Dobeles novads</t>
+  </si>
+  <si>
+    <t>”Mālnieki”, Īles pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Alīne Ciganoviča  </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>elina.udre</t>
+      <t>aline.ciganovica@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>otrdienas 8.30-12.00</t>
+  </si>
+  <si>
+    <t>27842350  6375 4368</t>
+  </si>
+  <si>
+    <t>27842350            63781733</t>
+  </si>
+  <si>
+    <t>pirmdiena 8.30-12.00 pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>otrdiena 8.30-12.00  pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>28688561   6375 8153</t>
+  </si>
+  <si>
+    <t>otrdienās 8.30 -12.00 (2 reizes mēnesī – 2. un 3. nedēļā), pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>ceturtdienās 8.30 -12.00 (2 reizes mēnesī – 2. un 3. nedēļā), pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>25495422  6370 0132</t>
+  </si>
+  <si>
+    <t>otrdienas 8.00-12.00, 13.00-16.30</t>
+  </si>
+  <si>
+    <t>trešdienas 8.00-12.00, 13.00-17.30</t>
+  </si>
+  <si>
+    <t>25495422   63723570</t>
+  </si>
+  <si>
+    <t>25495422         6372 5211</t>
+  </si>
+  <si>
+    <t>otrdiena 8.30-12.00, pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>26382057      63709078</t>
+  </si>
+  <si>
+    <t>otrdiena 13.00-16.30, pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>26382057   6370 0582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26382057
+63724001  </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Zilgma Bergmane </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>zilgma.bergmane@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>28343820   63781830</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pirmdiena 8.30-12.00, 13.00-16.30,  (2 reizes mēnesī – 2. un 3. nedēļā), pārējā laikā pēc vienošanās </t>
+  </si>
+  <si>
+    <t>25495414          63700190</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 25495414  63729170</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 25495414   6370 0153</t>
+  </si>
+  <si>
+    <t>otrdiena 8.30-12.00,  (2 reizes mēnesī – 2. un 3. nedēļā), pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>trešdienās 8.30-12.00,  (2 reizes mēnesī – 2. un 3. nedēļā), pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>piektdienās 8.30-12.00, 13.00-15.30</t>
+  </si>
+  <si>
+    <t>cetrurtdienās 8:30 - 12:00, pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>ceturtdienās 8.30-12.00, (2 reizes mēnesī – 2. un 3. nedēļā), pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 26124109    6370 0153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63700185  25495418   </t>
+  </si>
+  <si>
+    <t>pirmdiena 8.30-12.00
+trešdienas 13.00-16.30</t>
+  </si>
+  <si>
+    <t>otrdiena 13.00-12.00</t>
+  </si>
+  <si>
+    <t> 25495418  </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Marina Čape     </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>marina.cape@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>26520425 63701838</t>
+    </r>
+  </si>
+  <si>
+    <t>pirmdiena  13.00-16.30
+trešdiena 8.30-12.00 (pēc vienošanās)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Zane Fogele
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>zane.fogele@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rita Krūmiņa
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>rita.krumina@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">jaunākā sociālā darbiniece </t>
+  </si>
+  <si>
+    <t>"Gaismiņas”, Aizstrautnieki, Dobeles pagasts</t>
+  </si>
+  <si>
+    <t>Psihologs</t>
+  </si>
+  <si>
+    <t>Nepilngadīgo lietu speciāliste</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF1C1C1C"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">Verners Gabranovs   </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF1C1C1C"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>verners.gabranovs@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF1C1C1C"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">Jeļena Tonkeviča  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF1C1C1C"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF1C1C1C"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>jelena.tonkevica@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ina Gaurača  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">ina.gauraca@dobele.lv </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">Lienīte Ansone
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> lienite.ansone@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juliana Vladimirska  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>juliana.vladimirska@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>sociālā aprūpētāja</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Agija Dreijere </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>agija.dreijere@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Inese Kaseva </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>inese.kaseva</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Andis Lienāns  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>andis.lienans</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>@dobele.lv</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Iveta Suhana </t>
+    </r>
+    <r>
       <rPr>
+        <i/>
         <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>iveta.suhana@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>63781490   29471920</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Karīna Bērziņa </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>karina.berzina@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>29471928   63781355</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Anna Kristiana Savicka </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>anna.savicka@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>saimniecības pārzine</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ervīns Brikmanis </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">63768432 </t>
+      <t xml:space="preserve">ervins.brikmanis@dobele.lv </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">vadītājs </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Inese Kaseva </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>inese.kaseva@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t>"Namiņš", Lejasstrazdi, Dobeles novads</t>
+  </si>
+  <si>
+    <t>"Ezerkrasti", Lielauces pag., Dobeles novads</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Oksana Komtuā
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>oksana.komtua@dobele.lv</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Dienas centrs "Stariņš" pensijas vecuma cilvēkiem </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dienas aprūpes centrs "Solis"personām ar garīga rakstura traucējumiem </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sarmīte Bāra </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>sarmite.bara</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">@dobele.lv </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> 27840623   6370 0156</t>
+  </si>
+  <si>
+    <t>pēc iepriekšējas vienošanās           8:30 - 12:00</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">otrdienās 8.30 -16.30 (2 reizes mēnesī – 2. un </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">    25495426</t>
-[...3 lines deleted...]
-    <t>08.03.2024.</t>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>. nedēļā), pārējā laikā pēc vienošanās</t>
+    </r>
+  </si>
+  <si>
+    <t>cetrurtdienās 9:00 - 12:00, 13:00 - 16:00, (1 reizes  mēnesī – 2. nedēļā) pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>otrdienās 8.30 -12.00 (1 reizi mēnesī – 1. nedēļā), pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>trešdiena 8.30-12.00 (1 reizi mēnesī – 2. nedēļā), pēc iepriekšējas vienošanās</t>
+  </si>
+  <si>
+    <t>pirmdienās 8.30-12.00, 12.30-16.00
+ceturtdienās 8.30-12.00, 12:30-16.00</t>
+  </si>
+  <si>
+    <t>trešdienas 13:00 - 16:00, (1 reizi mēnesī – 2.nedēļā), pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pirmdiena 8.30-12.00, 13.00-16.30,  (2 reizes mēnesī – 1. un 4. nedēļā), pārējā laikā pēc vienošanās   trešdiena 8.30-12.00, 13.00-17.30 </t>
+  </si>
+  <si>
+    <t>pieņemšana pēc iepriekšēja pieraksta</t>
+  </si>
+  <si>
+    <t>nodaļas vadītāja</t>
+  </si>
+  <si>
+    <t>Francmaņa 6, Dobele, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Upes iela 1, Bērzes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Krimūnu skola”, Krimūnas,  Krimūnu pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Stariņi”, Lejasstrazdi, Dobeles pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Gaismiņas”, Aizstrautnieki, Dobeles pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Virsaiši”, Augstkalne, Dobeles novads </t>
+  </si>
+  <si>
+    <t>Zelmeņi-1, Tērvete, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Ziedugravas -5, Naudīte,  Naudītes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Vecā skola”, Penkule, Penkules pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Jaunbērze, Dobeles novads </t>
+  </si>
+  <si>
+    <t>Ukru pagasta pārvalde, Dobeles novads</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jelgavas iela-1, Auce, Dobeles novads </t>
+  </si>
+  <si>
+    <t>Vītiņu pagasta pārvalde, Dobeles novadā</t>
+  </si>
+  <si>
+    <t>Lielauces pagasta pārvalde, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Vecauces pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Jelgavas iela 1, Auce, Dobeles novads</t>
+  </si>
+  <si>
+    <t>"Ezerkrasti 1”, Lielauce, Lielauces pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Pagastmāja”,Vītiņi, Vītiņu pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Stacijas iela 8, Bēne, Bēnes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Upītes”, Zebrene, Zebrenes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Stariņi”, Ukri, Ukru pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Mālnieki”, Īle, Īles pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Zelmeņi”-1, Zelmeņi, 
+ Tērvetes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Virsaiši”, Augstkalne, Augstkalnes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>"Rotas", Bukaiši,
+ Bukaišu pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Krimūnu skola”, Krimūnas,
+ Krimūnu pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>"Ziedugravas"-5,
+ Naudīte, Naudītes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Priežu iela 24-18, Gardene, Auru pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Skolas iela 2, Kaķenieki, Annenieku pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Skolas iela 8, 
+ Auri, Auru pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>"Stariņi", Lejasstrazdi,
+ Dobeles pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Ceriņu iela 2, 
+ Jaunbērze, Jaunbērzes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upes iela 1, Šķibe,
+ Bērzes pagasts, Dobeles novads
+</t>
+  </si>
+  <si>
+    <t>“Liepziedi”, Biksti, Bikstu pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Krimūnu skola”,
+Krimūnu pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Upes iela 1, Šķibe, Bērzes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Stariņi”, Ukru pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Mālnieki”, Īles pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Ezerkrasti”, Lielauces pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Stariņi”, Lejasstrazdi, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Ceriņu iela 2, Jaunbērze, Jaunbērzes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Ziedugravas-5, Naudīte, Naudītes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Skolas iela 8, Auri, Auru pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>"Liepziedi", Biksti, Bikstu pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Pagastmāja”, Vītiņi, Vītiņu pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>"Virsaiši", Augstkalnes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>"Vecā skola", Penkule, Penkules pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>“Zelmeņi”-1, Tērvetes pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>"Rotas", Bukaišu pagasts, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Brīvības iela 11, Dobele, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Miera iela 16, Auce, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Uzvaras iela 50, Dobele, Dobeles novads</t>
+  </si>
+  <si>
+    <t>Ādama iela 2, Dobele, Dobeles novads</t>
+  </si>
+  <si>
+    <t>pirmdienas no 8:00-17:00,                   trešdiena 8:00 – 18:00,                                       pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>pirmdiena 8.30-12.00  
+trešdiena 13.00-17.30                    (pēc vienošanās)</t>
+  </si>
+  <si>
+    <t>pirmdienas 8:00-12:00     13:00-17:00
+trešdienās 8:00-12:00      13:00-18:00</t>
+  </si>
+  <si>
+    <t>pirmdiena 8.30-12.00,  13.00-16.30
+trešdiena 8.30-12.00,   13.00-17.30</t>
+  </si>
+  <si>
+    <t>pirmdienas 8:00-12:00,   13:00-17:00
+trešdienās 8:00-12:00,     13:00-18:00</t>
+  </si>
+  <si>
+    <t>pirmdienas 8:00-12:00,     13:00-17:00
+trešdienās 8:00-12:00,      13:00-18:01</t>
+  </si>
+  <si>
+    <t>pirmdienas 8:00-12:00,    13:00-17:00
+trešdienās 8:00-12:00,     13:00-18:00</t>
+  </si>
+  <si>
+    <t>otrdiena 8.30-12.00                          pārējā laikā pēc vienošanās</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
@@ -1654,60 +1919,120 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF212529"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color rgb="FF1C1C1C"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF1C1C1C"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF1C1C1C"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
       <b/>
-      <sz val="14"/>
-      <color theme="1"/>
+      <sz val="12"/>
+      <color rgb="FF1C1C1C"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1859,675 +2184,788 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...22 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
-[...7 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...23 lines deleted...]
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...52 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="154">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...142 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...81 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hipersaite" xfId="1" builtinId="8"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2799,4414 +3237,4706 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+371%2025495481" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+371%2025495416" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K1067"/>
+  <dimension ref="A1:T1088"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M43" sqref="M43"/>
+    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0">
+      <selection activeCell="B131" sqref="B131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="21.140625" style="25" customWidth="1"/>
+    <col min="1" max="1" width="28.5703125" customWidth="1"/>
+    <col min="2" max="2" width="28.7109375" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" customWidth="1"/>
+    <col min="4" max="4" width="35" style="15" customWidth="1"/>
+    <col min="5" max="5" width="22.42578125" style="145" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="98" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="99"/>
+      <c r="A1" s="100" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="99"/>
-[...4 lines deleted...]
-      <c r="F2" s="43"/>
+      <c r="A2" s="101"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="19"/>
     </row>
     <row r="3" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="100" t="s">
+      <c r="A3" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="100"/>
-[...2 lines deleted...]
-      <c r="E3" s="100"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="113" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="18" t="s">
+    <row r="5" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="E5" s="114" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="81" t="s">
+      <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="C6" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="D6" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E6" s="115"/>
+    </row>
+    <row r="7" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="8" t="s">
-[...5 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="D7" s="9"/>
+      <c r="E7" s="115"/>
+    </row>
+    <row r="8" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B8" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="10"/>
-[...3 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="D8" s="10"/>
+      <c r="E8" s="115"/>
+    </row>
+    <row r="9" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B9" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="C9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D8" s="11"/>
-[...3 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="D9" s="10"/>
+      <c r="E9" s="115"/>
+    </row>
+    <row r="10" spans="1:6" ht="30.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="18">
+        <v>63707228</v>
+      </c>
+      <c r="D10" s="10"/>
+      <c r="E10" s="115"/>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="23"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="115"/>
+    </row>
+    <row r="12" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="14"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="116"/>
+    </row>
+    <row r="13" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="B13" s="98"/>
+      <c r="C13" s="98"/>
+      <c r="D13" s="98"/>
+      <c r="E13" s="98"/>
+    </row>
+    <row r="14" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="102" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="11"/>
-[...51 lines deleted...]
-      <c r="C14" s="101"/>
+      <c r="B14" s="102"/>
+      <c r="C14" s="102"/>
       <c r="D14" s="102"/>
       <c r="E14" s="102"/>
     </row>
     <row r="15" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="E15" s="117" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="103" t="s">
+        <v>153</v>
+      </c>
+      <c r="B16" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="14" t="s">
+      <c r="C16" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="D16" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" s="118" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="104"/>
+      <c r="B17" s="111"/>
+      <c r="C17" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17" s="119" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="104"/>
+      <c r="B18" s="111"/>
+      <c r="C18" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="D18" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E18" s="120" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="105"/>
+      <c r="B19" s="112"/>
+      <c r="C19" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" s="121" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="77" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="79" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" s="108" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" s="122" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="78"/>
+      <c r="B21" s="80"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="109"/>
+      <c r="E21" s="123"/>
+    </row>
+    <row r="22" spans="1:5" s="19" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E22" s="120" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="77" t="s">
+        <v>115</v>
+      </c>
+      <c r="B23" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="79">
+        <v>26775073</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="E23" s="118" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="84"/>
+      <c r="B24" s="81"/>
+      <c r="C24" s="81"/>
+      <c r="D24" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E24" s="146" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="78"/>
+      <c r="B25" s="80"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E25" s="147" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="59" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="60" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" s="69" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" s="124" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="79" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E27" s="120" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="104"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E28" s="118" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="105"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" s="118" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="103" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="106" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="106" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E30" s="148" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="105"/>
+      <c r="B31" s="107"/>
+      <c r="C31" s="107"/>
+      <c r="D31" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E31" s="120" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="77" t="s">
+        <v>112</v>
+      </c>
+      <c r="B32" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="79">
+        <v>25627612</v>
+      </c>
+      <c r="D32" s="70" t="s">
+        <v>247</v>
+      </c>
+      <c r="E32" s="118" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="84"/>
+      <c r="B33" s="81"/>
+      <c r="C33" s="81"/>
+      <c r="D33" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E33" s="121" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="78"/>
+      <c r="B34" s="80"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E34" s="125" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A35" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="79">
+        <v>28344529</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E35" s="118" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="84"/>
+      <c r="B36" s="81"/>
+      <c r="C36" s="81"/>
+      <c r="D36" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" s="125" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A37" s="84"/>
+      <c r="B37" s="81"/>
+      <c r="C37" s="81"/>
+      <c r="D37" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E37" s="121" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="85"/>
+      <c r="B38" s="86"/>
+      <c r="C38" s="86"/>
+      <c r="D38" s="68" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" s="126" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="92" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="93"/>
+      <c r="C39" s="93"/>
+      <c r="D39" s="93"/>
+      <c r="E39" s="94"/>
+    </row>
+    <row r="40" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="89" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="91" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D40" s="149" t="s">
+        <v>39</v>
+      </c>
+      <c r="E40" s="127" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="90"/>
+      <c r="B41" s="83"/>
+      <c r="C41" s="83"/>
+      <c r="D41" s="150"/>
+      <c r="E41" s="128"/>
+    </row>
+    <row r="42" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="33" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="71" t="s">
+        <v>151</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E42" s="118" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="66" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" s="118" t="s">
+        <v>194</v>
+      </c>
+      <c r="H43" s="72"/>
+    </row>
+    <row r="44" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B44" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="C44" s="79">
+        <v>28343693</v>
+      </c>
+      <c r="D44" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" s="129" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A45" s="84"/>
+      <c r="B45" s="81"/>
+      <c r="C45" s="81"/>
+      <c r="D45" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E45" s="129" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A46" s="84"/>
+      <c r="B46" s="81"/>
+      <c r="C46" s="81"/>
+      <c r="D46" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E46" s="129" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A47" s="84"/>
+      <c r="B47" s="81"/>
+      <c r="C47" s="81"/>
+      <c r="D47" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E47" s="129" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A48" s="78"/>
+      <c r="B48" s="80"/>
+      <c r="C48" s="80"/>
+      <c r="D48" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E48" s="129" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A49" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="C49" s="79">
+        <v>27843419</v>
+      </c>
+      <c r="D49" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E49" s="129" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="84"/>
+      <c r="B50" s="81"/>
+      <c r="C50" s="81"/>
+      <c r="D50" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E50" s="129" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="84"/>
+      <c r="B51" s="81"/>
+      <c r="C51" s="81"/>
+      <c r="D51" s="38" t="s">
+        <v>189</v>
+      </c>
+      <c r="E51" s="129" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="84"/>
+      <c r="B52" s="81"/>
+      <c r="C52" s="81"/>
+      <c r="D52" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E52" s="130" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A53" s="84"/>
+      <c r="B53" s="81"/>
+      <c r="C53" s="81"/>
+      <c r="D53" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="E53" s="130" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" ht="63" x14ac:dyDescent="0.25">
+      <c r="A54" s="84"/>
+      <c r="B54" s="81"/>
+      <c r="C54" s="81"/>
+      <c r="D54" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E54" s="129" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A55" s="84"/>
+      <c r="B55" s="81"/>
+      <c r="C55" s="81"/>
+      <c r="D55" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E55" s="131" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="84"/>
+      <c r="B56" s="81"/>
+      <c r="C56" s="81"/>
+      <c r="D56" s="73" t="s">
+        <v>107</v>
+      </c>
+      <c r="E56" s="132" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="77" t="s">
+        <v>154</v>
+      </c>
+      <c r="B57" s="79" t="s">
+        <v>155</v>
+      </c>
+      <c r="C57" s="79">
+        <v>27875248</v>
+      </c>
+      <c r="D57" s="38" t="s">
+        <v>250</v>
+      </c>
+      <c r="E57" s="129" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20" s="74" customFormat="1" ht="63" x14ac:dyDescent="0.25">
+      <c r="A58" s="84"/>
+      <c r="B58" s="81"/>
+      <c r="C58" s="81"/>
+      <c r="D58" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E58" s="129" t="s">
+        <v>222</v>
+      </c>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58"/>
+      <c r="I58"/>
+      <c r="J58"/>
+      <c r="K58"/>
+      <c r="L58"/>
+      <c r="M58"/>
+      <c r="N58"/>
+      <c r="O58"/>
+      <c r="P58"/>
+      <c r="Q58"/>
+      <c r="R58"/>
+      <c r="S58"/>
+      <c r="T58"/>
+    </row>
+    <row r="59" spans="1:20" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A59" s="84"/>
+      <c r="B59" s="81"/>
+      <c r="C59" s="81"/>
+      <c r="D59" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E59" s="129" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="84"/>
+      <c r="B60" s="81"/>
+      <c r="C60" s="81"/>
+      <c r="D60" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="129" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="84"/>
+      <c r="B61" s="81"/>
+      <c r="C61" s="81"/>
+      <c r="D61" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E61" s="129" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="84"/>
+      <c r="B62" s="81"/>
+      <c r="C62" s="81"/>
+      <c r="D62" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E62" s="129" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="84"/>
+      <c r="B63" s="81"/>
+      <c r="C63" s="81"/>
+      <c r="D63" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E63" s="129" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="85"/>
+      <c r="B64" s="86"/>
+      <c r="C64" s="86"/>
+      <c r="D64" s="75" t="s">
+        <v>184</v>
+      </c>
+      <c r="E64" s="133" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="92" t="s">
+        <v>77</v>
+      </c>
+      <c r="B65" s="93"/>
+      <c r="C65" s="93"/>
+      <c r="D65" s="93"/>
+      <c r="E65" s="94"/>
+    </row>
+    <row r="66" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C66" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="D66" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="E66" s="117" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="77" t="s">
+        <v>40</v>
+      </c>
+      <c r="B67" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="E67" s="134" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="84"/>
+      <c r="B68" s="81"/>
+      <c r="C68" s="65" t="s">
+        <v>118</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="E68" s="135" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="77" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="79" t="s">
+        <v>76</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="D69" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E69" s="136" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A70" s="84"/>
+      <c r="B70" s="81"/>
+      <c r="C70" s="81">
+        <v>28688561</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="E70" s="136" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="84"/>
+      <c r="B71" s="81"/>
+      <c r="C71" s="80"/>
+      <c r="D71" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E71" s="136" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="77" t="s">
+        <v>43</v>
+      </c>
+      <c r="B72" s="79" t="s">
+        <v>42</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D72" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E72" s="136" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="78"/>
+      <c r="B73" s="80"/>
+      <c r="C73" s="11">
+        <v>25495418</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E73" s="136" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="B74" s="83" t="s">
+        <v>76</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E74" s="134" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="82"/>
+      <c r="B75" s="83"/>
+      <c r="C75" s="58" t="s">
+        <v>128</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="E75" s="136" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="82"/>
+      <c r="B76" s="83"/>
+      <c r="C76" s="34" t="s">
+        <v>127</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E76" s="136" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="77" t="s">
+        <v>46</v>
+      </c>
+      <c r="B77" s="79" t="s">
+        <v>42</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E77" s="134" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="84"/>
+      <c r="B78" s="81"/>
+      <c r="C78" s="34" t="s">
+        <v>130</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="E78" s="136" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A79" s="78"/>
+      <c r="B79" s="80"/>
+      <c r="C79" s="58" t="s">
+        <v>132</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E79" s="134" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C80" s="34" t="s">
+        <v>135</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E80" s="118" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="B81" s="79" t="s">
+        <v>76</v>
+      </c>
+      <c r="C81" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E81" s="118" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="84"/>
+      <c r="B82" s="81"/>
+      <c r="C82" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="D15" s="28" t="s">
-[...26 lines deleted...]
-      <c r="C17" s="12" t="s">
+      <c r="D82" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="E82" s="134" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="84"/>
+      <c r="B83" s="81"/>
+      <c r="C83" s="62" t="s">
+        <v>139</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E83" s="136" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="77" t="s">
+        <v>43</v>
+      </c>
+      <c r="B84" s="79" t="s">
+        <v>42</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D84" s="38" t="s">
+        <v>147</v>
+      </c>
+      <c r="E84" s="136" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A85" s="78"/>
+      <c r="B85" s="80"/>
+      <c r="C85" s="152" t="s">
+        <v>149</v>
+      </c>
+      <c r="D85" s="151" t="s">
+        <v>148</v>
+      </c>
+      <c r="E85" s="135" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="79" t="s">
+        <v>76</v>
+      </c>
+      <c r="C86" s="79">
+        <v>26124109</v>
+      </c>
+      <c r="D86" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E86" s="136" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="84"/>
+      <c r="B87" s="81"/>
+      <c r="C87" s="80"/>
+      <c r="D87" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="E87" s="136" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A88" s="78"/>
+      <c r="B88" s="80"/>
+      <c r="C88" s="61" t="s">
+        <v>145</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="E88" s="136" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="77" t="s">
+        <v>49</v>
+      </c>
+      <c r="B89" s="79" t="s">
+        <v>76</v>
+      </c>
+      <c r="C89" s="6">
+        <v>27840623</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="E89" s="134" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="84"/>
+      <c r="B90" s="81"/>
+      <c r="C90" s="62" t="s">
+        <v>183</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="E90" s="134" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="84"/>
+      <c r="B91" s="81"/>
+      <c r="C91" s="87">
+        <v>27840623</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="E91" s="153" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="85"/>
+      <c r="B92" s="86"/>
+      <c r="C92" s="88"/>
+      <c r="D92" s="63" t="s">
+        <v>142</v>
+      </c>
+      <c r="E92" s="137" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="98" t="s">
+        <v>50</v>
+      </c>
+      <c r="B93" s="98"/>
+      <c r="C93" s="98"/>
+      <c r="D93" s="98"/>
+      <c r="E93" s="98"/>
+    </row>
+    <row r="94" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="51" t="s">
+        <v>99</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D94" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E94" s="138" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="52" t="s">
+        <v>159</v>
+      </c>
+      <c r="B95" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="C95" s="76">
+        <v>25495431</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="E95" s="118" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="B96" s="53" t="s">
+        <v>158</v>
+      </c>
+      <c r="C96" s="54">
+        <v>25495416</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="E96" s="118" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B97" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="C97" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="D97" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="E97" s="139" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="92" t="s">
+        <v>51</v>
+      </c>
+      <c r="B98" s="93"/>
+      <c r="C98" s="93"/>
+      <c r="D98" s="93"/>
+      <c r="E98" s="94"/>
+    </row>
+    <row r="99" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A99" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B99" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="C99" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="D99" s="32"/>
+      <c r="E99" s="140" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D100" s="7"/>
+      <c r="E100" s="141"/>
+    </row>
+    <row r="101" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="B101" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C101" s="24">
+        <v>25598739</v>
+      </c>
+      <c r="D101" s="37"/>
+      <c r="E101" s="142"/>
+    </row>
+    <row r="102" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="92" t="s">
+        <v>58</v>
+      </c>
+      <c r="B102" s="93"/>
+      <c r="C102" s="93"/>
+      <c r="D102" s="93"/>
+      <c r="E102" s="94"/>
+    </row>
+    <row r="103" spans="1:5" s="20" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B103" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="C103" s="49">
+        <v>20283070</v>
+      </c>
+      <c r="D103" s="29"/>
+      <c r="E103" s="143" t="s">
         <v>177</v>
       </c>
-      <c r="D17" s="37" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="9" t="s">
+    </row>
+    <row r="104" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A104" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="B104" s="99"/>
+      <c r="C104" s="99"/>
+      <c r="D104" s="99"/>
+      <c r="E104" s="99"/>
+    </row>
+    <row r="105" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A105" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B105" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="C105" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="D105" s="44"/>
+      <c r="E105" s="144" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="48" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="45" t="s">
+        <v>163</v>
+      </c>
+      <c r="B106" s="46" t="s">
+        <v>164</v>
+      </c>
+      <c r="C106" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="D106" s="48"/>
+      <c r="E106" s="116"/>
+    </row>
+    <row r="107" spans="1:5" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="B107" s="93"/>
+      <c r="C107" s="93"/>
+      <c r="D107" s="93"/>
+      <c r="E107" s="94"/>
+    </row>
+    <row r="108" spans="1:5" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="40" t="s">
+        <v>166</v>
+      </c>
+      <c r="B108" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C108" s="26">
+        <v>29331374</v>
+      </c>
+      <c r="D108" s="41"/>
+      <c r="E108" s="143" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="92" t="s">
+        <v>181</v>
+      </c>
+      <c r="B109" s="93"/>
+      <c r="C109" s="93"/>
+      <c r="D109" s="93"/>
+      <c r="E109" s="94"/>
+    </row>
+    <row r="110" spans="1:5" ht="48" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B110" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C110" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="D110" s="29"/>
+      <c r="E110" s="143" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="92" t="s">
+        <v>64</v>
+      </c>
+      <c r="B111" s="93"/>
+      <c r="C111" s="93"/>
+      <c r="D111" s="93"/>
+      <c r="E111" s="94"/>
+    </row>
+    <row r="112" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="B112" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C112" s="26">
+        <v>28344076</v>
+      </c>
+      <c r="D112" s="29"/>
+      <c r="E112" s="143" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="92" t="s">
+        <v>180</v>
+      </c>
+      <c r="B113" s="93"/>
+      <c r="C113" s="93"/>
+      <c r="D113" s="93"/>
+      <c r="E113" s="94"/>
+    </row>
+    <row r="114" spans="1:5" ht="48" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B114" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C114" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="D114" s="29"/>
+      <c r="E114" s="143" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="92" t="s">
+        <v>65</v>
+      </c>
+      <c r="B115" s="93"/>
+      <c r="C115" s="93"/>
+      <c r="D115" s="93"/>
+      <c r="E115" s="94"/>
+    </row>
+    <row r="116" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B116" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="C116" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="D116" s="32"/>
+      <c r="E116" s="144" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="D117" s="38"/>
+      <c r="E117" s="115"/>
+    </row>
+    <row r="118" spans="1:5" ht="31.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="33" t="s">
         <v>179</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E18" s="50" t="s">
+      <c r="B118" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C118" s="24">
+        <v>63781453</v>
+      </c>
+      <c r="D118" s="39"/>
+      <c r="E118" s="116"/>
+    </row>
+    <row r="119" spans="1:5" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="92" t="s">
+        <v>67</v>
+      </c>
+      <c r="B119" s="93"/>
+      <c r="C119" s="93"/>
+      <c r="D119" s="93"/>
+      <c r="E119" s="94"/>
+    </row>
+    <row r="120" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B120" s="30" t="s">
+        <v>175</v>
+      </c>
+      <c r="C120" s="31" t="s">
+        <v>169</v>
+      </c>
+      <c r="D120" s="32"/>
+      <c r="E120" s="144" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="33" t="s">
+        <v>168</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C121" s="34">
+        <v>27816141</v>
+      </c>
+      <c r="D121" s="7"/>
+      <c r="E121" s="115"/>
+    </row>
+    <row r="122" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="33" t="s">
+        <v>170</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C122" s="34" t="s">
+        <v>171</v>
+      </c>
+      <c r="D122" s="7"/>
+      <c r="E122" s="115"/>
+    </row>
+    <row r="123" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="35" t="s">
+        <v>172</v>
+      </c>
+      <c r="B123" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C123" s="36">
+        <v>25671345</v>
+      </c>
+      <c r="D123" s="37"/>
+      <c r="E123" s="116"/>
+    </row>
+    <row r="124" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="92" t="s">
+        <v>69</v>
+      </c>
+      <c r="B124" s="93"/>
+      <c r="C124" s="93"/>
+      <c r="D124" s="93"/>
+      <c r="E124" s="94"/>
+    </row>
+    <row r="125" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B125" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C125" s="26">
+        <v>29331374</v>
+      </c>
+      <c r="D125" s="29"/>
+      <c r="E125" s="143" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...137 lines deleted...]
-      <c r="E28" s="9" t="s">
+    <row r="126" spans="1:5" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="95" t="s">
+        <v>97</v>
+      </c>
+      <c r="B126" s="96"/>
+      <c r="C126" s="96"/>
+      <c r="D126" s="96"/>
+      <c r="E126" s="97"/>
+    </row>
+    <row r="127" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="25" t="s">
         <v>167</v>
       </c>
-    </row>
-[...477 lines deleted...]
-      <c r="A65" s="84" t="s">
+      <c r="B127" s="26" t="s">
         <v>82</v>
       </c>
-      <c r="B65" s="81" t="s">
-[...193 lines deleted...]
-      <c r="A80" s="126" t="s">
+      <c r="C127" s="27" t="s">
         <v>100</v>
       </c>
-      <c r="B80" s="126"/>
-[...435 lines deleted...]
-      <c r="E144"/>
+      <c r="D127" s="28"/>
+      <c r="E127" s="143" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E128" s="15"/>
+    </row>
+    <row r="129" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A129" s="21" t="s">
+        <v>255</v>
+      </c>
+      <c r="E129" s="15"/>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E130" s="15"/>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E131" s="15"/>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E132" s="15"/>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E133" s="15"/>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E134" s="15"/>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E135" s="15"/>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E136" s="15"/>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E137" s="15"/>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E138" s="15"/>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E139" s="15"/>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E140" s="15"/>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E141" s="15"/>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E142" s="15"/>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E143" s="15"/>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E144" s="15"/>
     </row>
     <row r="145" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E145"/>
+      <c r="E145" s="15"/>
     </row>
     <row r="146" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E146"/>
+      <c r="E146" s="15"/>
     </row>
     <row r="147" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E147"/>
+      <c r="E147" s="15"/>
     </row>
     <row r="148" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E148"/>
+      <c r="E148" s="15"/>
     </row>
     <row r="149" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E149"/>
+      <c r="E149" s="15"/>
     </row>
     <row r="150" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E150"/>
+      <c r="E150" s="15"/>
     </row>
     <row r="151" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E151"/>
+      <c r="E151" s="15"/>
     </row>
     <row r="152" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E152"/>
+      <c r="E152" s="15"/>
     </row>
     <row r="153" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E153"/>
+      <c r="E153" s="15"/>
     </row>
     <row r="154" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E154"/>
+      <c r="E154" s="15"/>
     </row>
     <row r="155" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E155"/>
+      <c r="E155" s="15"/>
     </row>
     <row r="156" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E156"/>
+      <c r="E156" s="15"/>
     </row>
     <row r="157" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E157"/>
+      <c r="E157" s="15"/>
     </row>
     <row r="158" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E158"/>
+      <c r="E158" s="15"/>
     </row>
     <row r="159" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E159"/>
+      <c r="E159" s="15"/>
     </row>
     <row r="160" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E160"/>
+      <c r="E160" s="15"/>
     </row>
     <row r="161" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E161"/>
+      <c r="E161" s="15"/>
     </row>
     <row r="162" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E162"/>
+      <c r="E162" s="15"/>
     </row>
     <row r="163" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E163"/>
+      <c r="E163" s="15"/>
     </row>
     <row r="164" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E164"/>
+      <c r="E164" s="15"/>
     </row>
     <row r="165" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E165"/>
+      <c r="E165" s="15"/>
     </row>
     <row r="166" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E166"/>
+      <c r="E166" s="15"/>
     </row>
     <row r="167" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E167"/>
+      <c r="E167" s="15"/>
     </row>
     <row r="168" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E168"/>
+      <c r="E168" s="15"/>
     </row>
     <row r="169" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E169"/>
+      <c r="E169" s="15"/>
     </row>
     <row r="170" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E170"/>
+      <c r="E170" s="15"/>
     </row>
     <row r="171" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E171"/>
+      <c r="E171" s="15"/>
     </row>
     <row r="172" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E172"/>
+      <c r="E172" s="15"/>
     </row>
     <row r="173" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E173"/>
+      <c r="E173" s="15"/>
     </row>
     <row r="174" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E174"/>
+      <c r="E174" s="15"/>
     </row>
     <row r="175" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E175"/>
+      <c r="E175" s="15"/>
     </row>
     <row r="176" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E176"/>
+      <c r="E176" s="15"/>
     </row>
     <row r="177" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E177"/>
+      <c r="E177" s="15"/>
     </row>
     <row r="178" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E178"/>
+      <c r="E178" s="15"/>
     </row>
     <row r="179" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E179"/>
+      <c r="E179" s="15"/>
     </row>
     <row r="180" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E180"/>
+      <c r="E180" s="15"/>
     </row>
     <row r="181" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E181"/>
+      <c r="E181" s="15"/>
     </row>
     <row r="182" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E182"/>
+      <c r="E182" s="15"/>
     </row>
     <row r="183" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E183"/>
+      <c r="E183" s="15"/>
     </row>
     <row r="184" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E184"/>
+      <c r="E184" s="15"/>
     </row>
     <row r="185" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E185"/>
+      <c r="E185" s="15"/>
     </row>
     <row r="186" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E186"/>
+      <c r="E186" s="15"/>
     </row>
     <row r="187" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E187"/>
+      <c r="E187" s="15"/>
     </row>
     <row r="188" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E188"/>
+      <c r="E188" s="15"/>
     </row>
     <row r="189" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E189"/>
+      <c r="E189" s="15"/>
     </row>
     <row r="190" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E190"/>
+      <c r="E190" s="15"/>
     </row>
     <row r="191" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E191"/>
+      <c r="E191" s="15"/>
     </row>
     <row r="192" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E192"/>
+      <c r="E192" s="15"/>
     </row>
     <row r="193" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E193"/>
+      <c r="E193" s="15"/>
     </row>
     <row r="194" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E194"/>
+      <c r="E194" s="15"/>
     </row>
     <row r="195" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E195"/>
+      <c r="E195" s="15"/>
     </row>
     <row r="196" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E196"/>
+      <c r="E196" s="15"/>
     </row>
     <row r="197" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E197"/>
+      <c r="E197" s="15"/>
     </row>
     <row r="198" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E198"/>
+      <c r="E198" s="15"/>
     </row>
     <row r="199" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E199"/>
+      <c r="E199" s="15"/>
     </row>
     <row r="200" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E200"/>
+      <c r="E200" s="15"/>
     </row>
     <row r="201" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E201"/>
+      <c r="E201" s="15"/>
     </row>
     <row r="202" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E202"/>
+      <c r="E202" s="15"/>
     </row>
     <row r="203" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E203"/>
+      <c r="E203" s="15"/>
     </row>
     <row r="204" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E204"/>
+      <c r="E204" s="15"/>
     </row>
     <row r="205" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E205"/>
+      <c r="E205" s="15"/>
     </row>
     <row r="206" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E206"/>
+      <c r="E206" s="15"/>
     </row>
     <row r="207" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E207"/>
+      <c r="E207" s="15"/>
     </row>
     <row r="208" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E208"/>
+      <c r="E208" s="15"/>
     </row>
     <row r="209" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E209"/>
+      <c r="E209" s="15"/>
     </row>
     <row r="210" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E210"/>
+      <c r="E210" s="15"/>
     </row>
     <row r="211" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E211"/>
+      <c r="E211" s="15"/>
     </row>
     <row r="212" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E212"/>
+      <c r="E212" s="15"/>
     </row>
     <row r="213" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E213"/>
+      <c r="E213" s="15"/>
     </row>
     <row r="214" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E214"/>
+      <c r="E214" s="15"/>
     </row>
     <row r="215" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E215"/>
+      <c r="E215" s="15"/>
     </row>
     <row r="216" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E216"/>
+      <c r="E216" s="15"/>
     </row>
     <row r="217" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E217"/>
+      <c r="E217" s="15"/>
     </row>
     <row r="218" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E218"/>
+      <c r="E218" s="15"/>
     </row>
     <row r="219" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E219"/>
+      <c r="E219" s="15"/>
     </row>
     <row r="220" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E220"/>
+      <c r="E220" s="15"/>
     </row>
     <row r="221" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E221"/>
+      <c r="E221" s="15"/>
     </row>
     <row r="222" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E222"/>
+      <c r="E222" s="15"/>
     </row>
     <row r="223" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E223"/>
+      <c r="E223" s="15"/>
     </row>
     <row r="224" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E224"/>
+      <c r="E224" s="15"/>
     </row>
     <row r="225" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E225"/>
+      <c r="E225" s="15"/>
     </row>
     <row r="226" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E226"/>
+      <c r="E226" s="15"/>
     </row>
     <row r="227" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E227"/>
+      <c r="E227" s="15"/>
     </row>
     <row r="228" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E228"/>
+      <c r="E228" s="15"/>
     </row>
     <row r="229" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E229"/>
+      <c r="E229" s="15"/>
     </row>
     <row r="230" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E230"/>
+      <c r="E230" s="15"/>
     </row>
     <row r="231" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E231"/>
+      <c r="E231" s="15"/>
     </row>
     <row r="232" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E232"/>
+      <c r="E232" s="15"/>
     </row>
     <row r="233" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E233"/>
+      <c r="E233" s="15"/>
     </row>
     <row r="234" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E234"/>
+      <c r="E234" s="15"/>
     </row>
     <row r="235" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E235"/>
+      <c r="E235" s="15"/>
     </row>
     <row r="236" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E236"/>
+      <c r="E236" s="15"/>
     </row>
     <row r="237" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E237"/>
+      <c r="E237" s="15"/>
     </row>
     <row r="238" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E238"/>
+      <c r="E238" s="15"/>
     </row>
     <row r="239" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E239"/>
+      <c r="E239" s="15"/>
     </row>
     <row r="240" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E240"/>
+      <c r="E240" s="15"/>
     </row>
     <row r="241" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E241"/>
+      <c r="E241" s="15"/>
     </row>
     <row r="242" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E242"/>
+      <c r="E242" s="15"/>
     </row>
     <row r="243" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E243"/>
+      <c r="E243" s="15"/>
     </row>
     <row r="244" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E244"/>
+      <c r="E244" s="15"/>
     </row>
     <row r="245" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E245"/>
+      <c r="E245" s="15"/>
     </row>
     <row r="246" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E246"/>
+      <c r="E246" s="15"/>
     </row>
     <row r="247" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E247"/>
+      <c r="E247" s="15"/>
     </row>
     <row r="248" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E248"/>
+      <c r="E248" s="15"/>
     </row>
     <row r="249" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E249"/>
+      <c r="E249" s="15"/>
     </row>
     <row r="250" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E250"/>
+      <c r="E250" s="15"/>
     </row>
     <row r="251" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E251"/>
+      <c r="E251" s="15"/>
     </row>
     <row r="252" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E252"/>
+      <c r="E252" s="15"/>
     </row>
     <row r="253" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E253"/>
+      <c r="E253" s="15"/>
     </row>
     <row r="254" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E254"/>
+      <c r="E254" s="15"/>
     </row>
     <row r="255" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E255"/>
+      <c r="E255" s="15"/>
     </row>
     <row r="256" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E256"/>
+      <c r="E256" s="15"/>
     </row>
     <row r="257" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E257"/>
+      <c r="E257" s="15"/>
     </row>
     <row r="258" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E258"/>
+      <c r="E258" s="15"/>
     </row>
     <row r="259" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E259"/>
+      <c r="E259" s="15"/>
     </row>
     <row r="260" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E260"/>
+      <c r="E260" s="15"/>
     </row>
     <row r="261" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E261"/>
+      <c r="E261" s="15"/>
     </row>
     <row r="262" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E262"/>
+      <c r="E262" s="15"/>
     </row>
     <row r="263" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E263"/>
+      <c r="E263" s="15"/>
     </row>
     <row r="264" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E264"/>
+      <c r="E264" s="15"/>
     </row>
     <row r="265" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E265"/>
+      <c r="E265" s="15"/>
     </row>
     <row r="266" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E266"/>
+      <c r="E266" s="15"/>
     </row>
     <row r="267" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E267"/>
+      <c r="E267" s="15"/>
     </row>
     <row r="268" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E268"/>
+      <c r="E268" s="15"/>
     </row>
     <row r="269" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E269"/>
+      <c r="E269" s="15"/>
     </row>
     <row r="270" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E270"/>
+      <c r="E270" s="15"/>
     </row>
     <row r="271" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E271"/>
+      <c r="E271" s="15"/>
     </row>
     <row r="272" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E272"/>
+      <c r="E272" s="15"/>
     </row>
     <row r="273" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E273"/>
+      <c r="E273" s="15"/>
     </row>
     <row r="274" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E274"/>
+      <c r="E274" s="15"/>
     </row>
     <row r="275" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E275"/>
+      <c r="E275" s="15"/>
     </row>
     <row r="276" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E276"/>
+      <c r="E276" s="15"/>
     </row>
     <row r="277" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E277"/>
+      <c r="E277" s="15"/>
     </row>
     <row r="278" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E278"/>
+      <c r="E278" s="15"/>
     </row>
     <row r="279" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E279"/>
+      <c r="E279" s="15"/>
     </row>
     <row r="280" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E280"/>
+      <c r="E280" s="15"/>
     </row>
     <row r="281" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E281"/>
+      <c r="E281" s="15"/>
     </row>
     <row r="282" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E282"/>
+      <c r="E282" s="15"/>
     </row>
     <row r="283" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E283"/>
+      <c r="E283" s="15"/>
     </row>
     <row r="284" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E284"/>
+      <c r="E284" s="15"/>
     </row>
     <row r="285" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E285"/>
+      <c r="E285" s="15"/>
     </row>
     <row r="286" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E286"/>
+      <c r="E286" s="15"/>
     </row>
     <row r="287" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E287"/>
+      <c r="E287" s="15"/>
     </row>
     <row r="288" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E288"/>
+      <c r="E288" s="15"/>
     </row>
     <row r="289" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E289"/>
+      <c r="E289" s="15"/>
     </row>
     <row r="290" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E290"/>
+      <c r="E290" s="15"/>
     </row>
     <row r="291" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E291"/>
+      <c r="E291" s="15"/>
     </row>
     <row r="292" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E292"/>
+      <c r="E292" s="15"/>
     </row>
     <row r="293" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E293"/>
+      <c r="E293" s="15"/>
     </row>
     <row r="294" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E294"/>
+      <c r="E294" s="15"/>
     </row>
     <row r="295" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E295"/>
+      <c r="E295" s="15"/>
     </row>
     <row r="296" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E296"/>
+      <c r="E296" s="15"/>
     </row>
     <row r="297" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E297"/>
+      <c r="E297" s="15"/>
     </row>
     <row r="298" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E298"/>
+      <c r="E298" s="15"/>
     </row>
     <row r="299" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E299"/>
+      <c r="E299" s="15"/>
     </row>
     <row r="300" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E300"/>
+      <c r="E300" s="15"/>
     </row>
     <row r="301" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E301"/>
+      <c r="E301" s="15"/>
     </row>
     <row r="302" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E302"/>
+      <c r="E302" s="15"/>
     </row>
     <row r="303" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E303"/>
+      <c r="E303" s="15"/>
     </row>
     <row r="304" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E304"/>
+      <c r="E304" s="15"/>
     </row>
     <row r="305" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E305"/>
+      <c r="E305" s="15"/>
     </row>
     <row r="306" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E306"/>
+      <c r="E306" s="15"/>
     </row>
     <row r="307" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E307"/>
+      <c r="E307" s="15"/>
     </row>
     <row r="308" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E308"/>
+      <c r="E308" s="15"/>
     </row>
     <row r="309" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E309"/>
+      <c r="E309" s="15"/>
     </row>
     <row r="310" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E310"/>
+      <c r="E310" s="15"/>
     </row>
     <row r="311" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E311"/>
+      <c r="E311" s="15"/>
     </row>
     <row r="312" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E312"/>
+      <c r="E312" s="15"/>
     </row>
     <row r="313" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E313"/>
+      <c r="E313" s="15"/>
     </row>
     <row r="314" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E314"/>
+      <c r="E314" s="15"/>
     </row>
     <row r="315" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E315"/>
+      <c r="E315" s="15"/>
     </row>
     <row r="316" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E316"/>
+      <c r="E316" s="15"/>
     </row>
     <row r="317" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E317"/>
+      <c r="E317" s="15"/>
     </row>
     <row r="318" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E318"/>
+      <c r="E318" s="15"/>
     </row>
     <row r="319" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E319"/>
+      <c r="E319" s="15"/>
     </row>
     <row r="320" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E320"/>
+      <c r="E320" s="15"/>
     </row>
     <row r="321" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E321"/>
+      <c r="E321" s="15"/>
     </row>
     <row r="322" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E322"/>
+      <c r="E322" s="15"/>
     </row>
     <row r="323" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E323"/>
+      <c r="E323" s="15"/>
     </row>
     <row r="324" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E324"/>
+      <c r="E324" s="15"/>
     </row>
     <row r="325" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E325"/>
+      <c r="E325" s="15"/>
     </row>
     <row r="326" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E326"/>
+      <c r="E326" s="15"/>
     </row>
     <row r="327" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E327"/>
+      <c r="E327" s="15"/>
     </row>
     <row r="328" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E328"/>
+      <c r="E328" s="15"/>
     </row>
     <row r="329" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E329"/>
+      <c r="E329" s="15"/>
     </row>
     <row r="330" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E330"/>
+      <c r="E330" s="15"/>
     </row>
     <row r="331" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E331"/>
+      <c r="E331" s="15"/>
     </row>
     <row r="332" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E332"/>
+      <c r="E332" s="15"/>
     </row>
     <row r="333" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E333"/>
+      <c r="E333" s="15"/>
     </row>
     <row r="334" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E334"/>
+      <c r="E334" s="15"/>
     </row>
     <row r="335" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E335"/>
+      <c r="E335" s="15"/>
     </row>
     <row r="336" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E336"/>
+      <c r="E336" s="15"/>
     </row>
     <row r="337" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E337"/>
+      <c r="E337" s="15"/>
     </row>
     <row r="338" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E338"/>
+      <c r="E338" s="15"/>
     </row>
     <row r="339" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E339"/>
+      <c r="E339" s="15"/>
     </row>
     <row r="340" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E340"/>
+      <c r="E340" s="15"/>
     </row>
     <row r="341" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E341"/>
+      <c r="E341" s="15"/>
     </row>
     <row r="342" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E342"/>
+      <c r="E342" s="15"/>
     </row>
     <row r="343" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E343"/>
+      <c r="E343" s="15"/>
     </row>
     <row r="344" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E344"/>
+      <c r="E344" s="15"/>
     </row>
     <row r="345" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E345"/>
+      <c r="E345" s="15"/>
     </row>
     <row r="346" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E346"/>
+      <c r="E346" s="15"/>
     </row>
     <row r="347" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E347"/>
+      <c r="E347" s="15"/>
     </row>
     <row r="348" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E348"/>
+      <c r="E348" s="15"/>
     </row>
     <row r="349" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E349"/>
+      <c r="E349" s="15"/>
     </row>
     <row r="350" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E350"/>
+      <c r="E350" s="15"/>
     </row>
     <row r="351" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E351"/>
+      <c r="E351" s="15"/>
     </row>
     <row r="352" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E352"/>
+      <c r="E352" s="15"/>
     </row>
     <row r="353" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E353"/>
+      <c r="E353" s="15"/>
     </row>
     <row r="354" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E354"/>
+      <c r="E354" s="15"/>
     </row>
     <row r="355" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E355"/>
+      <c r="E355" s="15"/>
     </row>
     <row r="356" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E356"/>
+      <c r="E356" s="15"/>
     </row>
     <row r="357" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E357"/>
+      <c r="E357" s="15"/>
     </row>
     <row r="358" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E358"/>
+      <c r="E358" s="15"/>
     </row>
     <row r="359" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E359"/>
+      <c r="E359" s="15"/>
     </row>
     <row r="360" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E360"/>
+      <c r="E360" s="15"/>
     </row>
     <row r="361" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E361"/>
+      <c r="E361" s="15"/>
     </row>
     <row r="362" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E362"/>
+      <c r="E362" s="15"/>
     </row>
     <row r="363" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E363"/>
+      <c r="E363" s="15"/>
     </row>
     <row r="364" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E364"/>
+      <c r="E364" s="15"/>
     </row>
     <row r="365" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E365"/>
+      <c r="E365" s="15"/>
     </row>
     <row r="366" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E366"/>
+      <c r="E366" s="15"/>
     </row>
     <row r="367" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E367"/>
+      <c r="E367" s="15"/>
     </row>
     <row r="368" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E368"/>
+      <c r="E368" s="15"/>
     </row>
     <row r="369" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E369"/>
+      <c r="E369" s="15"/>
     </row>
     <row r="370" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E370"/>
+      <c r="E370" s="15"/>
     </row>
     <row r="371" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E371"/>
+      <c r="E371" s="15"/>
     </row>
     <row r="372" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E372"/>
+      <c r="E372" s="15"/>
     </row>
     <row r="373" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E373"/>
+      <c r="E373" s="15"/>
     </row>
     <row r="374" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E374"/>
+      <c r="E374" s="15"/>
     </row>
     <row r="375" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E375"/>
+      <c r="E375" s="15"/>
     </row>
     <row r="376" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E376"/>
+      <c r="E376" s="15"/>
     </row>
     <row r="377" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E377"/>
+      <c r="E377" s="15"/>
     </row>
     <row r="378" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E378"/>
+      <c r="E378" s="15"/>
     </row>
     <row r="379" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E379"/>
+      <c r="E379" s="15"/>
     </row>
     <row r="380" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E380"/>
+      <c r="E380" s="15"/>
     </row>
     <row r="381" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E381"/>
+      <c r="E381" s="15"/>
     </row>
     <row r="382" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E382"/>
+      <c r="E382" s="15"/>
     </row>
     <row r="383" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E383"/>
+      <c r="E383" s="15"/>
     </row>
     <row r="384" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E384"/>
+      <c r="E384" s="15"/>
     </row>
     <row r="385" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E385"/>
+      <c r="E385" s="15"/>
     </row>
     <row r="386" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E386"/>
+      <c r="E386" s="15"/>
     </row>
     <row r="387" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E387"/>
+      <c r="E387" s="15"/>
     </row>
     <row r="388" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E388"/>
+      <c r="E388" s="15"/>
     </row>
     <row r="389" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E389"/>
+      <c r="E389" s="15"/>
     </row>
     <row r="390" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E390"/>
+      <c r="E390" s="15"/>
     </row>
     <row r="391" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E391"/>
+      <c r="E391" s="15"/>
     </row>
     <row r="392" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E392"/>
+      <c r="E392" s="15"/>
     </row>
     <row r="393" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E393"/>
+      <c r="E393" s="15"/>
     </row>
     <row r="394" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E394"/>
+      <c r="E394" s="15"/>
     </row>
     <row r="395" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E395"/>
+      <c r="E395" s="15"/>
     </row>
     <row r="396" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E396"/>
+      <c r="E396" s="15"/>
     </row>
     <row r="397" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E397"/>
+      <c r="E397" s="15"/>
     </row>
     <row r="398" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E398"/>
+      <c r="E398" s="15"/>
     </row>
     <row r="399" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E399"/>
+      <c r="E399" s="15"/>
     </row>
     <row r="400" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E400"/>
+      <c r="E400" s="15"/>
     </row>
     <row r="401" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E401"/>
+      <c r="E401" s="15"/>
     </row>
     <row r="402" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E402"/>
+      <c r="E402" s="15"/>
     </row>
     <row r="403" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E403"/>
+      <c r="E403" s="15"/>
     </row>
     <row r="404" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E404"/>
+      <c r="E404" s="15"/>
     </row>
     <row r="405" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E405"/>
+      <c r="E405" s="15"/>
     </row>
     <row r="406" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E406"/>
+      <c r="E406" s="15"/>
     </row>
     <row r="407" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E407"/>
+      <c r="E407" s="15"/>
     </row>
     <row r="408" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E408"/>
+      <c r="E408" s="15"/>
     </row>
     <row r="409" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E409"/>
+      <c r="E409" s="15"/>
     </row>
     <row r="410" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E410"/>
+      <c r="E410" s="15"/>
     </row>
     <row r="411" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E411"/>
+      <c r="E411" s="15"/>
     </row>
     <row r="412" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E412"/>
+      <c r="E412" s="15"/>
     </row>
     <row r="413" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E413"/>
+      <c r="E413" s="15"/>
     </row>
     <row r="414" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E414"/>
+      <c r="E414" s="15"/>
     </row>
     <row r="415" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E415"/>
+      <c r="E415" s="15"/>
     </row>
     <row r="416" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E416"/>
+      <c r="E416" s="15"/>
     </row>
     <row r="417" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E417"/>
+      <c r="E417" s="15"/>
     </row>
     <row r="418" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E418"/>
+      <c r="E418" s="15"/>
     </row>
     <row r="419" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E419"/>
+      <c r="E419" s="15"/>
     </row>
     <row r="420" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E420"/>
+      <c r="E420" s="15"/>
     </row>
     <row r="421" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E421"/>
+      <c r="E421" s="15"/>
     </row>
     <row r="422" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E422"/>
+      <c r="E422" s="15"/>
     </row>
     <row r="423" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E423"/>
+      <c r="E423" s="15"/>
     </row>
     <row r="424" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E424"/>
+      <c r="E424" s="15"/>
     </row>
     <row r="425" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E425"/>
+      <c r="E425" s="15"/>
     </row>
     <row r="426" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E426"/>
+      <c r="E426" s="15"/>
     </row>
     <row r="427" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E427"/>
+      <c r="E427" s="15"/>
     </row>
     <row r="428" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E428"/>
+      <c r="E428" s="15"/>
     </row>
     <row r="429" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E429"/>
+      <c r="E429" s="15"/>
     </row>
     <row r="430" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E430"/>
+      <c r="E430" s="15"/>
     </row>
     <row r="431" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E431"/>
+      <c r="E431" s="15"/>
     </row>
     <row r="432" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E432"/>
+      <c r="E432" s="15"/>
     </row>
     <row r="433" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E433"/>
+      <c r="E433" s="15"/>
     </row>
     <row r="434" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E434"/>
+      <c r="E434" s="15"/>
     </row>
     <row r="435" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E435"/>
+      <c r="E435" s="15"/>
     </row>
     <row r="436" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E436"/>
+      <c r="E436" s="15"/>
     </row>
     <row r="437" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E437"/>
+      <c r="E437" s="15"/>
     </row>
     <row r="438" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E438"/>
+      <c r="E438" s="15"/>
     </row>
     <row r="439" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E439"/>
+      <c r="E439" s="15"/>
     </row>
     <row r="440" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E440"/>
+      <c r="E440" s="15"/>
     </row>
     <row r="441" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E441"/>
+      <c r="E441" s="15"/>
     </row>
     <row r="442" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E442"/>
+      <c r="E442" s="15"/>
     </row>
     <row r="443" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E443"/>
+      <c r="E443" s="15"/>
     </row>
     <row r="444" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E444"/>
+      <c r="E444" s="15"/>
     </row>
     <row r="445" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E445"/>
+      <c r="E445" s="15"/>
     </row>
     <row r="446" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E446"/>
+      <c r="E446" s="15"/>
     </row>
     <row r="447" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E447"/>
+      <c r="E447" s="15"/>
     </row>
     <row r="448" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E448"/>
+      <c r="E448" s="15"/>
     </row>
     <row r="449" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E449"/>
+      <c r="E449" s="15"/>
     </row>
     <row r="450" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E450"/>
+      <c r="E450" s="15"/>
     </row>
     <row r="451" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E451"/>
+      <c r="E451" s="15"/>
     </row>
     <row r="452" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E452"/>
+      <c r="E452" s="15"/>
     </row>
     <row r="453" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E453"/>
+      <c r="E453" s="15"/>
     </row>
     <row r="454" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E454"/>
+      <c r="E454" s="15"/>
     </row>
     <row r="455" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E455"/>
+      <c r="E455" s="15"/>
     </row>
     <row r="456" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E456"/>
+      <c r="E456" s="15"/>
     </row>
     <row r="457" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E457"/>
+      <c r="E457" s="15"/>
     </row>
     <row r="458" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E458"/>
+      <c r="E458" s="15"/>
     </row>
     <row r="459" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E459"/>
+      <c r="E459" s="15"/>
     </row>
     <row r="460" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E460"/>
+      <c r="E460" s="15"/>
     </row>
     <row r="461" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E461"/>
+      <c r="E461" s="15"/>
     </row>
     <row r="462" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E462"/>
+      <c r="E462" s="15"/>
     </row>
     <row r="463" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E463"/>
+      <c r="E463" s="15"/>
     </row>
     <row r="464" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E464"/>
+      <c r="E464" s="15"/>
     </row>
     <row r="465" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E465"/>
+      <c r="E465" s="15"/>
     </row>
     <row r="466" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E466"/>
+      <c r="E466" s="15"/>
     </row>
     <row r="467" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E467"/>
+      <c r="E467" s="15"/>
     </row>
     <row r="468" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E468"/>
+      <c r="E468" s="15"/>
     </row>
     <row r="469" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E469"/>
+      <c r="E469" s="15"/>
     </row>
     <row r="470" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E470"/>
+      <c r="E470" s="15"/>
     </row>
     <row r="471" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E471"/>
+      <c r="E471" s="15"/>
     </row>
     <row r="472" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E472"/>
+      <c r="E472" s="15"/>
     </row>
     <row r="473" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E473"/>
+      <c r="E473" s="15"/>
     </row>
     <row r="474" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E474"/>
+      <c r="E474" s="15"/>
     </row>
     <row r="475" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E475"/>
+      <c r="E475" s="15"/>
     </row>
     <row r="476" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E476"/>
+      <c r="E476" s="15"/>
     </row>
     <row r="477" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E477"/>
+      <c r="E477" s="15"/>
     </row>
     <row r="478" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E478"/>
+      <c r="E478" s="15"/>
     </row>
     <row r="479" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E479"/>
+      <c r="E479" s="15"/>
     </row>
     <row r="480" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E480"/>
+      <c r="E480" s="15"/>
     </row>
     <row r="481" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E481"/>
+      <c r="E481" s="15"/>
     </row>
     <row r="482" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E482"/>
+      <c r="E482" s="15"/>
     </row>
     <row r="483" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E483"/>
+      <c r="E483" s="15"/>
     </row>
     <row r="484" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E484"/>
+      <c r="E484" s="15"/>
     </row>
     <row r="485" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E485"/>
+      <c r="E485" s="15"/>
     </row>
     <row r="486" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E486"/>
+      <c r="E486" s="15"/>
     </row>
     <row r="487" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E487"/>
+      <c r="E487" s="15"/>
     </row>
     <row r="488" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E488"/>
+      <c r="E488" s="15"/>
     </row>
     <row r="489" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E489"/>
+      <c r="E489" s="15"/>
     </row>
     <row r="490" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E490"/>
+      <c r="E490" s="15"/>
     </row>
     <row r="491" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E491"/>
+      <c r="E491" s="15"/>
     </row>
     <row r="492" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E492"/>
+      <c r="E492" s="15"/>
     </row>
     <row r="493" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E493"/>
+      <c r="E493" s="15"/>
     </row>
     <row r="494" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E494"/>
+      <c r="E494" s="15"/>
     </row>
     <row r="495" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E495"/>
+      <c r="E495" s="15"/>
     </row>
     <row r="496" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E496"/>
+      <c r="E496" s="15"/>
     </row>
     <row r="497" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E497"/>
+      <c r="E497" s="15"/>
     </row>
     <row r="498" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E498"/>
+      <c r="E498" s="15"/>
     </row>
     <row r="499" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E499"/>
+      <c r="E499" s="15"/>
     </row>
     <row r="500" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E500"/>
+      <c r="E500" s="15"/>
     </row>
     <row r="501" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E501"/>
+      <c r="E501" s="15"/>
     </row>
     <row r="502" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E502"/>
+      <c r="E502" s="15"/>
     </row>
     <row r="503" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E503"/>
+      <c r="E503" s="15"/>
     </row>
     <row r="504" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E504"/>
+      <c r="E504" s="15"/>
     </row>
     <row r="505" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E505"/>
+      <c r="E505" s="15"/>
     </row>
     <row r="506" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E506"/>
+      <c r="E506" s="15"/>
     </row>
     <row r="507" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E507"/>
+      <c r="E507" s="15"/>
     </row>
     <row r="508" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E508"/>
+      <c r="E508" s="15"/>
     </row>
     <row r="509" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E509"/>
+      <c r="E509" s="15"/>
     </row>
     <row r="510" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E510"/>
+      <c r="E510" s="15"/>
     </row>
     <row r="511" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E511"/>
+      <c r="E511" s="15"/>
     </row>
     <row r="512" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E512"/>
+      <c r="E512" s="15"/>
     </row>
     <row r="513" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E513"/>
+      <c r="E513" s="15"/>
     </row>
     <row r="514" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E514"/>
+      <c r="E514" s="15"/>
     </row>
     <row r="515" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E515"/>
+      <c r="E515" s="15"/>
     </row>
     <row r="516" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E516"/>
+      <c r="E516" s="15"/>
     </row>
     <row r="517" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E517"/>
+      <c r="E517" s="15"/>
     </row>
     <row r="518" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E518"/>
+      <c r="E518" s="15"/>
     </row>
     <row r="519" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E519"/>
+      <c r="E519" s="15"/>
     </row>
     <row r="520" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E520"/>
+      <c r="E520" s="15"/>
     </row>
     <row r="521" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E521"/>
+      <c r="E521" s="15"/>
     </row>
     <row r="522" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E522"/>
+      <c r="E522" s="15"/>
     </row>
     <row r="523" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E523"/>
+      <c r="E523" s="15"/>
     </row>
     <row r="524" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E524"/>
+      <c r="E524" s="15"/>
     </row>
     <row r="525" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E525"/>
+      <c r="E525" s="15"/>
     </row>
     <row r="526" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E526"/>
+      <c r="E526" s="15"/>
     </row>
     <row r="527" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E527"/>
+      <c r="E527" s="15"/>
     </row>
     <row r="528" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E528"/>
+      <c r="E528" s="15"/>
     </row>
     <row r="529" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E529"/>
+      <c r="E529" s="15"/>
     </row>
     <row r="530" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E530"/>
+      <c r="E530" s="15"/>
     </row>
     <row r="531" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E531"/>
+      <c r="E531" s="15"/>
     </row>
     <row r="532" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E532"/>
+      <c r="E532" s="15"/>
     </row>
     <row r="533" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E533"/>
+      <c r="E533" s="15"/>
     </row>
     <row r="534" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E534"/>
+      <c r="E534" s="15"/>
     </row>
     <row r="535" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E535"/>
+      <c r="E535" s="15"/>
     </row>
     <row r="536" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E536"/>
+      <c r="E536" s="15"/>
     </row>
     <row r="537" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E537"/>
+      <c r="E537" s="15"/>
     </row>
     <row r="538" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E538"/>
+      <c r="E538" s="15"/>
     </row>
     <row r="539" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E539"/>
+      <c r="E539" s="15"/>
     </row>
     <row r="540" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E540"/>
+      <c r="E540" s="15"/>
     </row>
     <row r="541" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E541"/>
+      <c r="E541" s="15"/>
     </row>
     <row r="542" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E542"/>
+      <c r="E542" s="15"/>
     </row>
     <row r="543" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E543"/>
+      <c r="E543" s="15"/>
     </row>
     <row r="544" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E544"/>
+      <c r="E544" s="15"/>
     </row>
     <row r="545" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E545"/>
+      <c r="E545" s="15"/>
     </row>
     <row r="546" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E546"/>
+      <c r="E546" s="15"/>
     </row>
     <row r="547" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E547"/>
+      <c r="E547" s="15"/>
     </row>
     <row r="548" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E548"/>
+      <c r="E548" s="15"/>
     </row>
     <row r="549" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E549"/>
+      <c r="E549" s="15"/>
     </row>
     <row r="550" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E550"/>
+      <c r="E550" s="15"/>
     </row>
     <row r="551" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E551"/>
+      <c r="E551" s="15"/>
     </row>
     <row r="552" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E552"/>
+      <c r="E552" s="15"/>
     </row>
     <row r="553" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E553"/>
+      <c r="E553" s="15"/>
     </row>
     <row r="554" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E554"/>
+      <c r="E554" s="15"/>
     </row>
     <row r="555" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E555"/>
+      <c r="E555" s="15"/>
     </row>
     <row r="556" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E556"/>
+      <c r="E556" s="15"/>
     </row>
     <row r="557" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E557"/>
+      <c r="E557" s="15"/>
     </row>
     <row r="558" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E558"/>
+      <c r="E558" s="15"/>
     </row>
     <row r="559" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E559"/>
+      <c r="E559" s="15"/>
     </row>
     <row r="560" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E560"/>
+      <c r="E560" s="15"/>
     </row>
     <row r="561" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E561"/>
+      <c r="E561" s="15"/>
     </row>
     <row r="562" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E562"/>
+      <c r="E562" s="15"/>
     </row>
     <row r="563" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E563"/>
+      <c r="E563" s="15"/>
     </row>
     <row r="564" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E564"/>
+      <c r="E564" s="15"/>
     </row>
     <row r="565" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E565"/>
+      <c r="E565" s="15"/>
     </row>
     <row r="566" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E566"/>
+      <c r="E566" s="15"/>
     </row>
     <row r="567" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E567"/>
+      <c r="E567" s="15"/>
     </row>
     <row r="568" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E568"/>
+      <c r="E568" s="15"/>
     </row>
     <row r="569" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E569"/>
+      <c r="E569" s="15"/>
     </row>
     <row r="570" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E570"/>
+      <c r="E570" s="15"/>
     </row>
     <row r="571" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E571"/>
+      <c r="E571" s="15"/>
     </row>
     <row r="572" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E572"/>
+      <c r="E572" s="15"/>
     </row>
     <row r="573" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E573"/>
+      <c r="E573" s="15"/>
     </row>
     <row r="574" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E574"/>
+      <c r="E574" s="15"/>
     </row>
     <row r="575" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E575"/>
+      <c r="E575" s="15"/>
     </row>
     <row r="576" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E576"/>
+      <c r="E576" s="15"/>
     </row>
     <row r="577" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E577"/>
+      <c r="E577" s="15"/>
     </row>
     <row r="578" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E578"/>
+      <c r="E578" s="15"/>
     </row>
     <row r="579" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E579"/>
+      <c r="E579" s="15"/>
     </row>
     <row r="580" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E580"/>
+      <c r="E580" s="15"/>
     </row>
     <row r="581" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E581"/>
+      <c r="E581" s="15"/>
     </row>
     <row r="582" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E582"/>
+      <c r="E582" s="15"/>
     </row>
     <row r="583" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E583"/>
+      <c r="E583" s="15"/>
     </row>
     <row r="584" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E584"/>
+      <c r="E584" s="15"/>
     </row>
     <row r="585" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E585"/>
+      <c r="E585" s="15"/>
     </row>
     <row r="586" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E586"/>
+      <c r="E586" s="15"/>
     </row>
     <row r="587" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E587"/>
+      <c r="E587" s="15"/>
     </row>
     <row r="588" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E588"/>
+      <c r="E588" s="15"/>
     </row>
     <row r="589" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E589"/>
+      <c r="E589" s="15"/>
     </row>
     <row r="590" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E590"/>
+      <c r="E590" s="15"/>
     </row>
     <row r="591" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E591"/>
+      <c r="E591" s="15"/>
     </row>
     <row r="592" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E592"/>
+      <c r="E592" s="15"/>
     </row>
     <row r="593" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E593"/>
+      <c r="E593" s="15"/>
     </row>
     <row r="594" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E594"/>
+      <c r="E594" s="15"/>
     </row>
     <row r="595" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E595"/>
+      <c r="E595" s="15"/>
     </row>
     <row r="596" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E596"/>
+      <c r="E596" s="15"/>
     </row>
     <row r="597" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E597"/>
+      <c r="E597" s="15"/>
     </row>
     <row r="598" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E598"/>
+      <c r="E598" s="15"/>
     </row>
     <row r="599" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E599"/>
+      <c r="E599" s="15"/>
     </row>
     <row r="600" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E600"/>
+      <c r="E600" s="15"/>
     </row>
     <row r="601" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E601"/>
+      <c r="E601" s="15"/>
     </row>
     <row r="602" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E602"/>
+      <c r="E602" s="15"/>
     </row>
     <row r="603" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E603"/>
+      <c r="E603" s="15"/>
     </row>
     <row r="604" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E604"/>
+      <c r="E604" s="15"/>
     </row>
     <row r="605" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E605"/>
+      <c r="E605" s="15"/>
     </row>
     <row r="606" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E606"/>
+      <c r="E606" s="15"/>
     </row>
     <row r="607" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E607"/>
+      <c r="E607" s="15"/>
     </row>
     <row r="608" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E608"/>
+      <c r="E608" s="15"/>
     </row>
     <row r="609" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E609"/>
+      <c r="E609" s="15"/>
     </row>
     <row r="610" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E610"/>
+      <c r="E610" s="15"/>
     </row>
     <row r="611" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E611"/>
+      <c r="E611" s="15"/>
     </row>
     <row r="612" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E612"/>
+      <c r="E612" s="15"/>
     </row>
     <row r="613" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E613"/>
+      <c r="E613" s="15"/>
     </row>
     <row r="614" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E614"/>
+      <c r="E614" s="15"/>
     </row>
     <row r="615" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E615"/>
+      <c r="E615" s="15"/>
     </row>
     <row r="616" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E616"/>
+      <c r="E616" s="15"/>
     </row>
     <row r="617" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E617"/>
+      <c r="E617" s="15"/>
     </row>
     <row r="618" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E618"/>
+      <c r="E618" s="15"/>
     </row>
     <row r="619" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E619"/>
+      <c r="E619" s="15"/>
     </row>
     <row r="620" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E620"/>
+      <c r="E620" s="15"/>
     </row>
     <row r="621" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E621"/>
+      <c r="E621" s="15"/>
     </row>
     <row r="622" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E622"/>
+      <c r="E622" s="15"/>
     </row>
     <row r="623" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E623"/>
+      <c r="E623" s="15"/>
     </row>
     <row r="624" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E624"/>
+      <c r="E624" s="15"/>
     </row>
     <row r="625" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E625"/>
+      <c r="E625" s="15"/>
     </row>
     <row r="626" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E626"/>
+      <c r="E626" s="15"/>
     </row>
     <row r="627" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E627"/>
+      <c r="E627" s="15"/>
     </row>
     <row r="628" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E628"/>
+      <c r="E628" s="15"/>
     </row>
     <row r="629" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E629"/>
+      <c r="E629" s="15"/>
     </row>
     <row r="630" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E630"/>
+      <c r="E630" s="15"/>
     </row>
     <row r="631" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E631"/>
+      <c r="E631" s="15"/>
     </row>
     <row r="632" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E632"/>
+      <c r="E632" s="15"/>
     </row>
     <row r="633" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E633"/>
+      <c r="E633" s="15"/>
     </row>
     <row r="634" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E634"/>
+      <c r="E634" s="15"/>
     </row>
     <row r="635" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E635"/>
+      <c r="E635" s="15"/>
     </row>
     <row r="636" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E636"/>
+      <c r="E636" s="15"/>
     </row>
     <row r="637" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E637"/>
+      <c r="E637" s="15"/>
     </row>
     <row r="638" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E638"/>
+      <c r="E638" s="15"/>
     </row>
     <row r="639" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E639"/>
+      <c r="E639" s="15"/>
     </row>
     <row r="640" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E640"/>
+      <c r="E640" s="15"/>
     </row>
     <row r="641" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E641"/>
+      <c r="E641" s="15"/>
     </row>
     <row r="642" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E642"/>
+      <c r="E642" s="15"/>
     </row>
     <row r="643" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E643"/>
+      <c r="E643" s="15"/>
     </row>
     <row r="644" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E644"/>
+      <c r="E644" s="15"/>
     </row>
     <row r="645" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E645"/>
+      <c r="E645" s="15"/>
     </row>
     <row r="646" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E646"/>
+      <c r="E646" s="15"/>
     </row>
     <row r="647" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E647"/>
+      <c r="E647" s="15"/>
     </row>
     <row r="648" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E648"/>
+      <c r="E648" s="15"/>
     </row>
     <row r="649" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E649"/>
+      <c r="E649" s="15"/>
     </row>
     <row r="650" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E650"/>
+      <c r="E650" s="15"/>
     </row>
     <row r="651" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E651"/>
+      <c r="E651" s="15"/>
     </row>
     <row r="652" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E652"/>
+      <c r="E652" s="15"/>
     </row>
     <row r="653" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E653"/>
+      <c r="E653" s="15"/>
     </row>
     <row r="654" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E654"/>
+      <c r="E654" s="15"/>
     </row>
     <row r="655" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E655"/>
+      <c r="E655" s="15"/>
     </row>
     <row r="656" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E656"/>
+      <c r="E656" s="15"/>
     </row>
     <row r="657" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E657"/>
+      <c r="E657" s="15"/>
     </row>
     <row r="658" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E658"/>
+      <c r="E658" s="15"/>
     </row>
     <row r="659" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E659"/>
+      <c r="E659" s="15"/>
     </row>
     <row r="660" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E660"/>
+      <c r="E660" s="15"/>
     </row>
     <row r="661" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E661"/>
+      <c r="E661" s="15"/>
     </row>
     <row r="662" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E662"/>
+      <c r="E662" s="15"/>
     </row>
     <row r="663" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E663"/>
+      <c r="E663" s="15"/>
     </row>
     <row r="664" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E664"/>
+      <c r="E664" s="15"/>
     </row>
     <row r="665" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E665"/>
+      <c r="E665" s="15"/>
     </row>
     <row r="666" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E666"/>
+      <c r="E666" s="15"/>
     </row>
     <row r="667" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E667"/>
+      <c r="E667" s="15"/>
     </row>
     <row r="668" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E668"/>
+      <c r="E668" s="15"/>
     </row>
     <row r="669" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E669"/>
+      <c r="E669" s="15"/>
     </row>
     <row r="670" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E670"/>
+      <c r="E670" s="15"/>
     </row>
     <row r="671" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E671"/>
+      <c r="E671" s="15"/>
     </row>
     <row r="672" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E672"/>
+      <c r="E672" s="15"/>
     </row>
     <row r="673" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E673"/>
+      <c r="E673" s="15"/>
     </row>
     <row r="674" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E674"/>
+      <c r="E674" s="15"/>
     </row>
     <row r="675" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E675"/>
+      <c r="E675" s="15"/>
     </row>
     <row r="676" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E676"/>
+      <c r="E676" s="15"/>
     </row>
     <row r="677" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E677"/>
+      <c r="E677" s="15"/>
     </row>
     <row r="678" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E678"/>
+      <c r="E678" s="15"/>
     </row>
     <row r="679" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E679"/>
+      <c r="E679" s="15"/>
     </row>
     <row r="680" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E680"/>
+      <c r="E680" s="15"/>
     </row>
     <row r="681" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E681"/>
+      <c r="E681" s="15"/>
     </row>
     <row r="682" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E682"/>
+      <c r="E682" s="15"/>
     </row>
     <row r="683" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E683"/>
+      <c r="E683" s="15"/>
     </row>
     <row r="684" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E684"/>
+      <c r="E684" s="15"/>
     </row>
     <row r="685" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E685"/>
+      <c r="E685" s="15"/>
     </row>
     <row r="686" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E686"/>
+      <c r="E686" s="15"/>
     </row>
     <row r="687" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E687"/>
+      <c r="E687" s="15"/>
     </row>
     <row r="688" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E688"/>
+      <c r="E688" s="15"/>
     </row>
     <row r="689" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E689"/>
+      <c r="E689" s="15"/>
     </row>
     <row r="690" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E690"/>
+      <c r="E690" s="15"/>
     </row>
     <row r="691" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E691"/>
+      <c r="E691" s="15"/>
     </row>
     <row r="692" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E692"/>
+      <c r="E692" s="15"/>
     </row>
     <row r="693" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E693"/>
+      <c r="E693" s="15"/>
     </row>
     <row r="694" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E694"/>
+      <c r="E694" s="15"/>
     </row>
     <row r="695" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E695"/>
+      <c r="E695" s="15"/>
     </row>
     <row r="696" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E696"/>
+      <c r="E696" s="15"/>
     </row>
     <row r="697" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E697"/>
+      <c r="E697" s="15"/>
     </row>
     <row r="698" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E698"/>
+      <c r="E698" s="15"/>
     </row>
     <row r="699" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E699"/>
+      <c r="E699" s="15"/>
     </row>
     <row r="700" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E700"/>
+      <c r="E700" s="15"/>
     </row>
     <row r="701" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E701"/>
+      <c r="E701" s="15"/>
     </row>
     <row r="702" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E702"/>
+      <c r="E702" s="15"/>
     </row>
     <row r="703" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E703"/>
+      <c r="E703" s="15"/>
     </row>
     <row r="704" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E704"/>
+      <c r="E704" s="15"/>
     </row>
     <row r="705" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E705"/>
+      <c r="E705" s="15"/>
     </row>
     <row r="706" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E706"/>
+      <c r="E706" s="15"/>
     </row>
     <row r="707" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E707"/>
+      <c r="E707" s="15"/>
     </row>
     <row r="708" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E708"/>
+      <c r="E708" s="15"/>
     </row>
     <row r="709" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E709"/>
+      <c r="E709" s="15"/>
     </row>
     <row r="710" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E710"/>
+      <c r="E710" s="15"/>
     </row>
     <row r="711" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E711"/>
+      <c r="E711" s="15"/>
     </row>
     <row r="712" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E712"/>
+      <c r="E712" s="15"/>
     </row>
     <row r="713" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E713"/>
+      <c r="E713" s="15"/>
     </row>
     <row r="714" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E714"/>
+      <c r="E714" s="15"/>
     </row>
     <row r="715" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E715"/>
+      <c r="E715" s="15"/>
     </row>
     <row r="716" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E716"/>
+      <c r="E716" s="15"/>
     </row>
     <row r="717" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E717"/>
+      <c r="E717" s="15"/>
     </row>
     <row r="718" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E718"/>
+      <c r="E718" s="15"/>
     </row>
     <row r="719" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E719"/>
+      <c r="E719" s="15"/>
     </row>
     <row r="720" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E720"/>
+      <c r="E720" s="15"/>
     </row>
     <row r="721" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E721"/>
+      <c r="E721" s="15"/>
     </row>
     <row r="722" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E722"/>
+      <c r="E722" s="15"/>
     </row>
     <row r="723" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E723"/>
+      <c r="E723" s="15"/>
     </row>
     <row r="724" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E724"/>
+      <c r="E724" s="15"/>
     </row>
     <row r="725" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E725"/>
+      <c r="E725" s="15"/>
     </row>
     <row r="726" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E726"/>
+      <c r="E726" s="15"/>
     </row>
     <row r="727" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E727"/>
+      <c r="E727" s="15"/>
     </row>
     <row r="728" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E728"/>
+      <c r="E728" s="15"/>
     </row>
     <row r="729" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E729"/>
+      <c r="E729" s="15"/>
     </row>
     <row r="730" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E730"/>
+      <c r="E730" s="15"/>
     </row>
     <row r="731" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E731"/>
+      <c r="E731" s="15"/>
     </row>
     <row r="732" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E732"/>
+      <c r="E732" s="15"/>
     </row>
     <row r="733" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E733"/>
+      <c r="E733" s="15"/>
     </row>
     <row r="734" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E734"/>
+      <c r="E734" s="15"/>
     </row>
     <row r="735" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E735"/>
+      <c r="E735" s="15"/>
     </row>
     <row r="736" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E736"/>
+      <c r="E736" s="15"/>
     </row>
     <row r="737" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E737"/>
+      <c r="E737" s="15"/>
     </row>
     <row r="738" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E738"/>
+      <c r="E738" s="15"/>
     </row>
     <row r="739" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E739"/>
+      <c r="E739" s="15"/>
     </row>
     <row r="740" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E740"/>
+      <c r="E740" s="15"/>
     </row>
     <row r="741" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E741"/>
+      <c r="E741" s="15"/>
     </row>
     <row r="742" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E742"/>
+      <c r="E742" s="15"/>
     </row>
     <row r="743" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E743"/>
+      <c r="E743" s="15"/>
     </row>
     <row r="744" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E744"/>
+      <c r="E744" s="15"/>
     </row>
     <row r="745" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E745"/>
+      <c r="E745" s="15"/>
     </row>
     <row r="746" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E746"/>
+      <c r="E746" s="15"/>
     </row>
     <row r="747" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E747"/>
+      <c r="E747" s="15"/>
     </row>
     <row r="748" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E748"/>
+      <c r="E748" s="15"/>
     </row>
     <row r="749" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E749"/>
+      <c r="E749" s="15"/>
     </row>
     <row r="750" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E750"/>
+      <c r="E750" s="15"/>
     </row>
     <row r="751" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E751"/>
+      <c r="E751" s="15"/>
     </row>
     <row r="752" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E752"/>
+      <c r="E752" s="15"/>
     </row>
     <row r="753" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E753"/>
+      <c r="E753" s="15"/>
     </row>
     <row r="754" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E754"/>
+      <c r="E754" s="15"/>
     </row>
     <row r="755" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E755"/>
+      <c r="E755" s="15"/>
     </row>
     <row r="756" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E756"/>
+      <c r="E756" s="15"/>
     </row>
     <row r="757" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E757"/>
+      <c r="E757" s="15"/>
     </row>
     <row r="758" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E758"/>
+      <c r="E758" s="15"/>
     </row>
     <row r="759" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E759"/>
+      <c r="E759" s="15"/>
     </row>
     <row r="760" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E760"/>
+      <c r="E760" s="15"/>
     </row>
     <row r="761" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E761"/>
+      <c r="E761" s="15"/>
     </row>
     <row r="762" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E762"/>
+      <c r="E762" s="15"/>
     </row>
     <row r="763" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E763"/>
+      <c r="E763" s="15"/>
     </row>
     <row r="764" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E764"/>
+      <c r="E764" s="15"/>
     </row>
     <row r="765" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E765"/>
+      <c r="E765" s="15"/>
     </row>
     <row r="766" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E766"/>
+      <c r="E766" s="15"/>
     </row>
     <row r="767" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E767"/>
+      <c r="E767" s="15"/>
     </row>
     <row r="768" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E768"/>
+      <c r="E768" s="15"/>
     </row>
     <row r="769" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E769"/>
+      <c r="E769" s="15"/>
     </row>
     <row r="770" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E770"/>
+      <c r="E770" s="15"/>
     </row>
     <row r="771" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E771"/>
+      <c r="E771" s="15"/>
     </row>
     <row r="772" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E772"/>
+      <c r="E772" s="15"/>
     </row>
     <row r="773" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E773"/>
+      <c r="E773" s="15"/>
     </row>
     <row r="774" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E774"/>
+      <c r="E774" s="15"/>
     </row>
     <row r="775" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E775"/>
+      <c r="E775" s="15"/>
     </row>
     <row r="776" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E776"/>
+      <c r="E776" s="15"/>
     </row>
     <row r="777" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E777"/>
+      <c r="E777" s="15"/>
     </row>
     <row r="778" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E778"/>
+      <c r="E778" s="15"/>
     </row>
     <row r="779" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E779"/>
+      <c r="E779" s="15"/>
     </row>
     <row r="780" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E780"/>
+      <c r="E780" s="15"/>
     </row>
     <row r="781" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E781"/>
+      <c r="E781" s="15"/>
     </row>
     <row r="782" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E782"/>
+      <c r="E782" s="15"/>
     </row>
     <row r="783" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E783"/>
+      <c r="E783" s="15"/>
     </row>
     <row r="784" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E784"/>
+      <c r="E784" s="15"/>
     </row>
     <row r="785" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E785"/>
+      <c r="E785" s="15"/>
     </row>
     <row r="786" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E786"/>
+      <c r="E786" s="15"/>
     </row>
     <row r="787" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E787"/>
+      <c r="E787" s="15"/>
     </row>
     <row r="788" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E788"/>
+      <c r="E788" s="15"/>
     </row>
     <row r="789" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E789"/>
+      <c r="E789" s="15"/>
     </row>
     <row r="790" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E790"/>
+      <c r="E790" s="15"/>
     </row>
     <row r="791" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E791"/>
+      <c r="E791" s="15"/>
     </row>
     <row r="792" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E792"/>
+      <c r="E792" s="15"/>
     </row>
     <row r="793" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E793"/>
+      <c r="E793" s="15"/>
     </row>
     <row r="794" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E794"/>
+      <c r="E794" s="15"/>
     </row>
     <row r="795" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E795"/>
+      <c r="E795" s="15"/>
     </row>
     <row r="796" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E796"/>
+      <c r="E796" s="15"/>
     </row>
     <row r="797" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E797"/>
+      <c r="E797" s="15"/>
     </row>
     <row r="798" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E798"/>
+      <c r="E798" s="15"/>
     </row>
     <row r="799" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E799"/>
+      <c r="E799" s="15"/>
     </row>
     <row r="800" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E800"/>
+      <c r="E800" s="15"/>
     </row>
     <row r="801" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E801"/>
+      <c r="E801" s="15"/>
     </row>
     <row r="802" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E802"/>
+      <c r="E802" s="15"/>
     </row>
     <row r="803" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E803"/>
+      <c r="E803" s="15"/>
     </row>
     <row r="804" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E804"/>
+      <c r="E804" s="15"/>
     </row>
     <row r="805" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E805"/>
+      <c r="E805" s="15"/>
     </row>
     <row r="806" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E806"/>
+      <c r="E806" s="15"/>
     </row>
     <row r="807" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E807"/>
+      <c r="E807" s="15"/>
     </row>
     <row r="808" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E808"/>
+      <c r="E808" s="15"/>
     </row>
     <row r="809" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E809"/>
+      <c r="E809" s="15"/>
     </row>
     <row r="810" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E810"/>
+      <c r="E810" s="15"/>
     </row>
     <row r="811" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E811"/>
+      <c r="E811" s="15"/>
     </row>
     <row r="812" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E812"/>
+      <c r="E812" s="15"/>
     </row>
     <row r="813" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E813"/>
+      <c r="E813" s="15"/>
     </row>
     <row r="814" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E814"/>
+      <c r="E814" s="15"/>
     </row>
     <row r="815" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E815"/>
+      <c r="E815" s="15"/>
     </row>
     <row r="816" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E816"/>
+      <c r="E816" s="15"/>
     </row>
     <row r="817" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E817"/>
+      <c r="E817" s="15"/>
     </row>
     <row r="818" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E818"/>
+      <c r="E818" s="15"/>
     </row>
     <row r="819" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E819"/>
+      <c r="E819" s="15"/>
     </row>
     <row r="820" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E820"/>
+      <c r="E820" s="15"/>
     </row>
     <row r="821" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E821"/>
+      <c r="E821" s="15"/>
     </row>
     <row r="822" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E822"/>
+      <c r="E822" s="15"/>
     </row>
     <row r="823" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E823"/>
+      <c r="E823" s="15"/>
     </row>
     <row r="824" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E824"/>
+      <c r="E824" s="15"/>
     </row>
     <row r="825" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E825"/>
+      <c r="E825" s="15"/>
     </row>
     <row r="826" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E826"/>
+      <c r="E826" s="15"/>
     </row>
     <row r="827" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E827"/>
+      <c r="E827" s="15"/>
     </row>
     <row r="828" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E828"/>
+      <c r="E828" s="15"/>
     </row>
     <row r="829" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E829"/>
+      <c r="E829" s="15"/>
     </row>
     <row r="830" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E830"/>
+      <c r="E830" s="15"/>
     </row>
     <row r="831" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E831"/>
+      <c r="E831" s="15"/>
     </row>
     <row r="832" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E832"/>
+      <c r="E832" s="15"/>
     </row>
     <row r="833" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E833"/>
+      <c r="E833" s="15"/>
     </row>
     <row r="834" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E834"/>
+      <c r="E834" s="15"/>
     </row>
     <row r="835" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E835"/>
+      <c r="E835" s="15"/>
     </row>
     <row r="836" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E836"/>
+      <c r="E836" s="15"/>
     </row>
     <row r="837" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E837"/>
+      <c r="E837" s="15"/>
     </row>
     <row r="838" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E838"/>
+      <c r="E838" s="15"/>
     </row>
     <row r="839" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E839"/>
+      <c r="E839" s="15"/>
     </row>
     <row r="840" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E840"/>
+      <c r="E840" s="15"/>
     </row>
     <row r="841" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E841"/>
+      <c r="E841" s="15"/>
     </row>
     <row r="842" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E842"/>
+      <c r="E842" s="15"/>
     </row>
     <row r="843" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E843"/>
+      <c r="E843" s="15"/>
     </row>
     <row r="844" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E844"/>
+      <c r="E844" s="15"/>
     </row>
     <row r="845" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E845"/>
+      <c r="E845" s="15"/>
     </row>
     <row r="846" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E846"/>
+      <c r="E846" s="15"/>
     </row>
     <row r="847" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E847"/>
+      <c r="E847" s="15"/>
     </row>
     <row r="848" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E848"/>
+      <c r="E848" s="15"/>
     </row>
     <row r="849" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E849"/>
+      <c r="E849" s="15"/>
     </row>
     <row r="850" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E850"/>
+      <c r="E850" s="15"/>
     </row>
     <row r="851" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E851"/>
+      <c r="E851" s="15"/>
     </row>
     <row r="852" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E852"/>
+      <c r="E852" s="15"/>
     </row>
     <row r="853" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E853"/>
+      <c r="E853" s="15"/>
     </row>
     <row r="854" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E854"/>
+      <c r="E854" s="15"/>
     </row>
     <row r="855" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E855"/>
+      <c r="E855" s="15"/>
     </row>
     <row r="856" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E856"/>
+      <c r="E856" s="15"/>
     </row>
     <row r="857" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E857"/>
+      <c r="E857" s="15"/>
     </row>
     <row r="858" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E858"/>
+      <c r="E858" s="15"/>
     </row>
     <row r="859" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E859"/>
+      <c r="E859" s="15"/>
     </row>
     <row r="860" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E860"/>
+      <c r="E860" s="15"/>
     </row>
     <row r="861" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E861"/>
+      <c r="E861" s="15"/>
     </row>
     <row r="862" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E862"/>
+      <c r="E862" s="15"/>
     </row>
     <row r="863" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E863"/>
+      <c r="E863" s="15"/>
     </row>
     <row r="864" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E864"/>
+      <c r="E864" s="15"/>
     </row>
     <row r="865" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E865"/>
+      <c r="E865" s="15"/>
     </row>
     <row r="866" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E866"/>
+      <c r="E866" s="15"/>
     </row>
     <row r="867" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E867"/>
+      <c r="E867" s="15"/>
     </row>
     <row r="868" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E868"/>
+      <c r="E868" s="15"/>
     </row>
     <row r="869" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E869"/>
+      <c r="E869" s="15"/>
     </row>
     <row r="870" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E870"/>
+      <c r="E870" s="15"/>
     </row>
     <row r="871" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E871"/>
+      <c r="E871" s="15"/>
     </row>
     <row r="872" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E872"/>
+      <c r="E872" s="15"/>
     </row>
     <row r="873" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E873"/>
+      <c r="E873" s="15"/>
     </row>
     <row r="874" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E874"/>
+      <c r="E874" s="15"/>
     </row>
     <row r="875" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E875"/>
+      <c r="E875" s="15"/>
     </row>
     <row r="876" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E876"/>
+      <c r="E876" s="15"/>
     </row>
     <row r="877" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E877"/>
+      <c r="E877" s="15"/>
     </row>
     <row r="878" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E878"/>
+      <c r="E878" s="15"/>
     </row>
     <row r="879" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E879"/>
+      <c r="E879" s="15"/>
     </row>
     <row r="880" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E880"/>
+      <c r="E880" s="15"/>
     </row>
     <row r="881" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E881"/>
+      <c r="E881" s="15"/>
     </row>
     <row r="882" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E882"/>
+      <c r="E882" s="15"/>
     </row>
     <row r="883" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E883"/>
+      <c r="E883" s="15"/>
     </row>
     <row r="884" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E884"/>
+      <c r="E884" s="15"/>
     </row>
     <row r="885" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E885"/>
+      <c r="E885" s="15"/>
     </row>
     <row r="886" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E886"/>
+      <c r="E886" s="15"/>
     </row>
     <row r="887" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E887"/>
+      <c r="E887" s="15"/>
     </row>
     <row r="888" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E888"/>
+      <c r="E888" s="15"/>
     </row>
     <row r="889" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E889"/>
+      <c r="E889" s="15"/>
     </row>
     <row r="890" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E890"/>
+      <c r="E890" s="15"/>
     </row>
     <row r="891" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E891"/>
+      <c r="E891" s="15"/>
     </row>
     <row r="892" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E892"/>
+      <c r="E892" s="15"/>
     </row>
     <row r="893" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E893"/>
+      <c r="E893" s="15"/>
     </row>
     <row r="894" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E894"/>
+      <c r="E894" s="15"/>
     </row>
     <row r="895" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E895"/>
+      <c r="E895" s="15"/>
     </row>
     <row r="896" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E896"/>
+      <c r="E896" s="15"/>
     </row>
     <row r="897" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E897"/>
+      <c r="E897" s="15"/>
     </row>
     <row r="898" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E898"/>
+      <c r="E898" s="15"/>
     </row>
     <row r="899" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E899"/>
+      <c r="E899" s="15"/>
     </row>
     <row r="900" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E900"/>
+      <c r="E900" s="15"/>
     </row>
     <row r="901" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E901"/>
+      <c r="E901" s="15"/>
     </row>
     <row r="902" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E902"/>
+      <c r="E902" s="15"/>
     </row>
     <row r="903" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E903"/>
+      <c r="E903" s="15"/>
     </row>
     <row r="904" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E904"/>
+      <c r="E904" s="15"/>
     </row>
     <row r="905" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E905"/>
+      <c r="E905" s="15"/>
     </row>
     <row r="906" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E906"/>
+      <c r="E906" s="15"/>
     </row>
     <row r="907" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E907"/>
+      <c r="E907" s="15"/>
     </row>
     <row r="908" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E908"/>
+      <c r="E908" s="15"/>
     </row>
     <row r="909" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E909"/>
+      <c r="E909" s="15"/>
     </row>
     <row r="910" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E910"/>
+      <c r="E910" s="15"/>
     </row>
     <row r="911" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E911"/>
+      <c r="E911" s="15"/>
     </row>
     <row r="912" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E912"/>
+      <c r="E912" s="15"/>
     </row>
     <row r="913" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E913"/>
+      <c r="E913" s="15"/>
     </row>
     <row r="914" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E914"/>
+      <c r="E914" s="15"/>
     </row>
     <row r="915" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E915"/>
+      <c r="E915" s="15"/>
     </row>
     <row r="916" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E916"/>
+      <c r="E916" s="15"/>
     </row>
     <row r="917" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E917"/>
+      <c r="E917" s="15"/>
     </row>
     <row r="918" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E918"/>
+      <c r="E918" s="15"/>
     </row>
     <row r="919" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E919"/>
+      <c r="E919" s="15"/>
     </row>
     <row r="920" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E920"/>
+      <c r="E920" s="15"/>
     </row>
     <row r="921" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E921"/>
+      <c r="E921" s="15"/>
     </row>
     <row r="922" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E922"/>
+      <c r="E922" s="15"/>
     </row>
     <row r="923" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E923"/>
+      <c r="E923" s="15"/>
     </row>
     <row r="924" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E924"/>
+      <c r="E924" s="15"/>
     </row>
     <row r="925" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E925"/>
+      <c r="E925" s="15"/>
     </row>
     <row r="926" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E926"/>
+      <c r="E926" s="15"/>
     </row>
     <row r="927" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E927"/>
+      <c r="E927" s="15"/>
     </row>
     <row r="928" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E928"/>
+      <c r="E928" s="15"/>
     </row>
     <row r="929" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E929"/>
+      <c r="E929" s="15"/>
     </row>
     <row r="930" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E930"/>
+      <c r="E930" s="15"/>
     </row>
     <row r="931" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E931"/>
+      <c r="E931" s="15"/>
     </row>
     <row r="932" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E932"/>
+      <c r="E932" s="15"/>
     </row>
     <row r="933" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E933"/>
+      <c r="E933" s="15"/>
     </row>
     <row r="934" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E934"/>
+      <c r="E934" s="15"/>
     </row>
     <row r="935" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E935"/>
+      <c r="E935" s="15"/>
     </row>
     <row r="936" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E936"/>
+      <c r="E936" s="15"/>
     </row>
     <row r="937" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E937"/>
+      <c r="E937" s="15"/>
     </row>
     <row r="938" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E938"/>
+      <c r="E938" s="15"/>
     </row>
     <row r="939" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E939"/>
+      <c r="E939" s="15"/>
     </row>
     <row r="940" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E940"/>
+      <c r="E940" s="15"/>
     </row>
     <row r="941" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E941"/>
+      <c r="E941" s="15"/>
     </row>
     <row r="942" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E942"/>
+      <c r="E942" s="15"/>
     </row>
     <row r="943" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E943"/>
+      <c r="E943" s="15"/>
     </row>
     <row r="944" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E944"/>
+      <c r="E944" s="15"/>
     </row>
     <row r="945" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E945"/>
+      <c r="E945" s="15"/>
     </row>
     <row r="946" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E946"/>
+      <c r="E946" s="15"/>
     </row>
     <row r="947" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E947"/>
+      <c r="E947" s="15"/>
     </row>
     <row r="948" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E948"/>
+      <c r="E948" s="15"/>
     </row>
     <row r="949" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E949"/>
+      <c r="E949" s="15"/>
     </row>
     <row r="950" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E950"/>
+      <c r="E950" s="15"/>
     </row>
     <row r="951" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E951"/>
+      <c r="E951" s="15"/>
     </row>
     <row r="952" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E952"/>
+      <c r="E952" s="15"/>
     </row>
     <row r="953" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E953"/>
+      <c r="E953" s="15"/>
     </row>
     <row r="954" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E954"/>
+      <c r="E954" s="15"/>
     </row>
     <row r="955" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E955"/>
+      <c r="E955" s="15"/>
     </row>
     <row r="956" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E956"/>
+      <c r="E956" s="15"/>
     </row>
     <row r="957" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E957"/>
+      <c r="E957" s="15"/>
     </row>
     <row r="958" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E958"/>
+      <c r="E958" s="15"/>
     </row>
     <row r="959" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E959"/>
+      <c r="E959" s="15"/>
     </row>
     <row r="960" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E960"/>
+      <c r="E960" s="15"/>
     </row>
     <row r="961" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E961"/>
+      <c r="E961" s="15"/>
     </row>
     <row r="962" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E962"/>
+      <c r="E962" s="15"/>
     </row>
     <row r="963" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E963"/>
+      <c r="E963" s="15"/>
     </row>
     <row r="964" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E964"/>
+      <c r="E964" s="15"/>
     </row>
     <row r="965" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E965"/>
+      <c r="E965" s="15"/>
     </row>
     <row r="966" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E966"/>
+      <c r="E966" s="15"/>
     </row>
     <row r="967" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E967"/>
+      <c r="E967" s="15"/>
     </row>
     <row r="968" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E968"/>
+      <c r="E968" s="15"/>
     </row>
     <row r="969" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E969"/>
+      <c r="E969" s="15"/>
     </row>
     <row r="970" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E970"/>
+      <c r="E970" s="15"/>
     </row>
     <row r="971" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E971"/>
+      <c r="E971" s="15"/>
     </row>
     <row r="972" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E972"/>
+      <c r="E972" s="15"/>
     </row>
     <row r="973" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E973"/>
+      <c r="E973" s="15"/>
     </row>
     <row r="974" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E974"/>
+      <c r="E974" s="15"/>
     </row>
     <row r="975" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E975"/>
+      <c r="E975" s="15"/>
     </row>
     <row r="976" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E976"/>
+      <c r="E976" s="15"/>
     </row>
     <row r="977" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E977"/>
+      <c r="E977" s="15"/>
     </row>
     <row r="978" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E978"/>
+      <c r="E978" s="15"/>
     </row>
     <row r="979" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E979"/>
+      <c r="E979" s="15"/>
     </row>
     <row r="980" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E980"/>
+      <c r="E980" s="15"/>
     </row>
     <row r="981" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E981"/>
+      <c r="E981" s="15"/>
     </row>
     <row r="982" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E982"/>
+      <c r="E982" s="15"/>
     </row>
     <row r="983" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E983"/>
+      <c r="E983" s="15"/>
     </row>
     <row r="984" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E984"/>
+      <c r="E984" s="15"/>
     </row>
     <row r="985" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E985"/>
+      <c r="E985" s="15"/>
     </row>
     <row r="986" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E986"/>
+      <c r="E986" s="15"/>
     </row>
     <row r="987" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E987"/>
+      <c r="E987" s="15"/>
     </row>
     <row r="988" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E988"/>
+      <c r="E988" s="15"/>
     </row>
     <row r="989" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E989"/>
+      <c r="E989" s="15"/>
     </row>
     <row r="990" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E990"/>
+      <c r="E990" s="15"/>
     </row>
     <row r="991" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E991"/>
+      <c r="E991" s="15"/>
     </row>
     <row r="992" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E992"/>
+      <c r="E992" s="15"/>
     </row>
     <row r="993" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E993"/>
+      <c r="E993" s="15"/>
     </row>
     <row r="994" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E994"/>
+      <c r="E994" s="15"/>
     </row>
     <row r="995" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E995"/>
+      <c r="E995" s="15"/>
     </row>
     <row r="996" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E996"/>
+      <c r="E996" s="15"/>
     </row>
     <row r="997" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E997"/>
+      <c r="E997" s="15"/>
     </row>
     <row r="998" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E998"/>
+      <c r="E998" s="15"/>
     </row>
     <row r="999" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E999"/>
+      <c r="E999" s="15"/>
     </row>
     <row r="1000" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1000"/>
+      <c r="E1000" s="15"/>
     </row>
     <row r="1001" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1001"/>
+      <c r="E1001" s="15"/>
     </row>
     <row r="1002" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1002"/>
+      <c r="E1002" s="15"/>
     </row>
     <row r="1003" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1003"/>
+      <c r="E1003" s="15"/>
     </row>
     <row r="1004" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1004"/>
+      <c r="E1004" s="15"/>
     </row>
     <row r="1005" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1005"/>
+      <c r="E1005" s="15"/>
     </row>
     <row r="1006" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1006"/>
+      <c r="E1006" s="15"/>
     </row>
     <row r="1007" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1007"/>
+      <c r="E1007" s="15"/>
     </row>
     <row r="1008" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1008"/>
+      <c r="E1008" s="15"/>
     </row>
     <row r="1009" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1009"/>
+      <c r="E1009" s="15"/>
     </row>
     <row r="1010" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1010"/>
+      <c r="E1010" s="15"/>
     </row>
     <row r="1011" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1011"/>
+      <c r="E1011" s="15"/>
     </row>
     <row r="1012" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1012"/>
+      <c r="E1012" s="15"/>
     </row>
     <row r="1013" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1013"/>
+      <c r="E1013" s="15"/>
     </row>
     <row r="1014" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1014"/>
+      <c r="E1014" s="15"/>
     </row>
     <row r="1015" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1015"/>
+      <c r="E1015" s="15"/>
     </row>
     <row r="1016" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1016"/>
+      <c r="E1016" s="15"/>
     </row>
     <row r="1017" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1017"/>
+      <c r="E1017" s="15"/>
     </row>
     <row r="1018" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1018"/>
+      <c r="E1018" s="15"/>
     </row>
     <row r="1019" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1019"/>
+      <c r="E1019" s="15"/>
     </row>
     <row r="1020" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1020"/>
+      <c r="E1020" s="15"/>
     </row>
     <row r="1021" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1021"/>
+      <c r="E1021" s="15"/>
     </row>
     <row r="1022" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1022"/>
+      <c r="E1022" s="15"/>
     </row>
     <row r="1023" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1023"/>
+      <c r="E1023" s="15"/>
     </row>
     <row r="1024" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1024"/>
+      <c r="E1024" s="15"/>
     </row>
     <row r="1025" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1025"/>
+      <c r="E1025" s="15"/>
     </row>
     <row r="1026" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1026"/>
+      <c r="E1026" s="15"/>
     </row>
     <row r="1027" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1027"/>
+      <c r="E1027" s="15"/>
     </row>
     <row r="1028" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1028"/>
+      <c r="E1028" s="15"/>
     </row>
     <row r="1029" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1029"/>
+      <c r="E1029" s="15"/>
     </row>
     <row r="1030" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1030"/>
+      <c r="E1030" s="15"/>
     </row>
     <row r="1031" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1031"/>
+      <c r="E1031" s="15"/>
     </row>
     <row r="1032" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1032"/>
+      <c r="E1032" s="15"/>
     </row>
     <row r="1033" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1033"/>
+      <c r="E1033" s="15"/>
     </row>
     <row r="1034" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1034"/>
+      <c r="E1034" s="15"/>
     </row>
     <row r="1035" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1035"/>
+      <c r="E1035" s="15"/>
     </row>
     <row r="1036" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1036"/>
+      <c r="E1036" s="15"/>
     </row>
     <row r="1037" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1037"/>
+      <c r="E1037" s="15"/>
     </row>
     <row r="1038" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1038"/>
+      <c r="E1038" s="15"/>
     </row>
     <row r="1039" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1039"/>
+      <c r="E1039" s="15"/>
     </row>
     <row r="1040" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1040"/>
+      <c r="E1040" s="15"/>
     </row>
     <row r="1041" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1041"/>
+      <c r="E1041" s="15"/>
     </row>
     <row r="1042" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1042"/>
+      <c r="E1042" s="15"/>
     </row>
     <row r="1043" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1043"/>
+      <c r="E1043" s="15"/>
     </row>
     <row r="1044" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1044"/>
+      <c r="E1044" s="15"/>
     </row>
     <row r="1045" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1045"/>
+      <c r="E1045" s="15"/>
     </row>
     <row r="1046" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1046"/>
+      <c r="E1046" s="15"/>
     </row>
     <row r="1047" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1047"/>
+      <c r="E1047" s="15"/>
     </row>
     <row r="1048" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1048"/>
+      <c r="E1048" s="15"/>
     </row>
     <row r="1049" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1049"/>
+      <c r="E1049" s="15"/>
     </row>
     <row r="1050" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1050"/>
+      <c r="E1050" s="15"/>
     </row>
     <row r="1051" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1051"/>
+      <c r="E1051" s="15"/>
     </row>
     <row r="1052" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1052"/>
+      <c r="E1052" s="15"/>
     </row>
     <row r="1053" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1053"/>
+      <c r="E1053" s="15"/>
     </row>
     <row r="1054" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1054"/>
+      <c r="E1054" s="15"/>
     </row>
     <row r="1055" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1055"/>
+      <c r="E1055" s="15"/>
     </row>
     <row r="1056" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1056"/>
+      <c r="E1056" s="15"/>
     </row>
     <row r="1057" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1057"/>
+      <c r="E1057" s="15"/>
     </row>
     <row r="1058" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1058"/>
+      <c r="E1058" s="15"/>
     </row>
     <row r="1059" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1059"/>
+      <c r="E1059" s="15"/>
     </row>
     <row r="1060" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1060"/>
+      <c r="E1060" s="15"/>
     </row>
     <row r="1061" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1061"/>
+      <c r="E1061" s="15"/>
     </row>
     <row r="1062" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1062"/>
+      <c r="E1062" s="15"/>
     </row>
     <row r="1063" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1063"/>
+      <c r="E1063" s="15"/>
     </row>
     <row r="1064" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1064"/>
+      <c r="E1064" s="15"/>
     </row>
     <row r="1065" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1065"/>
+      <c r="E1065" s="15"/>
     </row>
     <row r="1066" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1066"/>
+      <c r="E1066" s="15"/>
     </row>
     <row r="1067" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E1067"/>
+      <c r="E1067" s="15"/>
+    </row>
+    <row r="1068" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1068" s="15"/>
+    </row>
+    <row r="1069" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1069" s="15"/>
+    </row>
+    <row r="1070" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1070" s="15"/>
+    </row>
+    <row r="1071" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1071" s="15"/>
+    </row>
+    <row r="1072" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1072" s="15"/>
+    </row>
+    <row r="1073" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1073" s="15"/>
+    </row>
+    <row r="1074" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1074" s="15"/>
+    </row>
+    <row r="1075" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1075" s="15"/>
+    </row>
+    <row r="1076" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1076" s="15"/>
+    </row>
+    <row r="1077" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1077" s="15"/>
+    </row>
+    <row r="1078" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1078" s="15"/>
+    </row>
+    <row r="1079" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1079" s="15"/>
+    </row>
+    <row r="1080" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1080" s="15"/>
+    </row>
+    <row r="1081" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1081" s="15"/>
+    </row>
+    <row r="1082" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1082" s="15"/>
+    </row>
+    <row r="1083" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1083" s="15"/>
+    </row>
+    <row r="1084" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1084" s="15"/>
+    </row>
+    <row r="1085" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1085" s="15"/>
+    </row>
+    <row r="1086" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1086" s="15"/>
+    </row>
+    <row r="1087" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1087" s="15"/>
+    </row>
+    <row r="1088" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E1088" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="85">
+  <mergeCells count="80">
+    <mergeCell ref="E120:E123"/>
+    <mergeCell ref="E116:E118"/>
+    <mergeCell ref="B16:B19"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:B38"/>
+    <mergeCell ref="C35:C38"/>
+    <mergeCell ref="A32:A34"/>
+    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="C32:C34"/>
+    <mergeCell ref="A23:A25"/>
+    <mergeCell ref="B23:B25"/>
+    <mergeCell ref="C23:C25"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="A69:A71"/>
+    <mergeCell ref="B69:B71"/>
     <mergeCell ref="D40:D41"/>
-    <mergeCell ref="E40:E41"/>
-[...39 lines deleted...]
-    <mergeCell ref="E87:E88"/>
+    <mergeCell ref="A44:A48"/>
+    <mergeCell ref="C49:C56"/>
+    <mergeCell ref="C70:C71"/>
+    <mergeCell ref="B49:B56"/>
     <mergeCell ref="A1:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:E14"/>
-    <mergeCell ref="A38:E38"/>
-[...4 lines deleted...]
-    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="C27:C29"/>
     <mergeCell ref="E5:E12"/>
-    <mergeCell ref="C28:C29"/>
-[...9 lines deleted...]
-    <mergeCell ref="C62:C64"/>
     <mergeCell ref="C30:C31"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="B30:B31"/>
     <mergeCell ref="A30:A31"/>
-    <mergeCell ref="B30:B31"/>
-[...17 lines deleted...]
-    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A126:E126"/>
+    <mergeCell ref="A93:E93"/>
+    <mergeCell ref="A98:E98"/>
+    <mergeCell ref="A77:A79"/>
+    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A111:E111"/>
+    <mergeCell ref="A113:E113"/>
+    <mergeCell ref="A115:E115"/>
+    <mergeCell ref="A119:E119"/>
+    <mergeCell ref="E105:E106"/>
+    <mergeCell ref="B77:B79"/>
+    <mergeCell ref="A86:A88"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="E99:E101"/>
+    <mergeCell ref="A84:A85"/>
+    <mergeCell ref="B84:B85"/>
+    <mergeCell ref="C44:C48"/>
+    <mergeCell ref="E40:E41"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="B44:B48"/>
+    <mergeCell ref="A49:A56"/>
+    <mergeCell ref="A57:A64"/>
+    <mergeCell ref="B57:B64"/>
+    <mergeCell ref="C57:C64"/>
+    <mergeCell ref="A89:A92"/>
+    <mergeCell ref="B89:B92"/>
+    <mergeCell ref="A81:A83"/>
+    <mergeCell ref="B81:B83"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="C86:C87"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="B72:B73"/>
+    <mergeCell ref="B86:B88"/>
+    <mergeCell ref="A74:A76"/>
+    <mergeCell ref="B74:B76"/>
   </mergeCells>
   <phoneticPr fontId="25" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="C96" r:id="rId1" display="tel:+371 25495416" xr:uid="{D6547325-2AA2-4C93-8B97-ED90573AE110}"/>
+    <hyperlink ref="C95" r:id="rId2" display="tel:+371 25495481" xr:uid="{6C0ED224-D7F5-47A4-9A36-56C15686F519}"/>
+  </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>