--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="60E0B34F" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="006A2C0F" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-24212"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A2C0F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Pielikums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="274BC7E0" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-24212"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -146,443 +146,465 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="676275" cy="752475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="773512CD" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Galvene"/>
+        <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B260DF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>LATVIJAS REPUBLIKA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1F315E" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Galvene"/>
+        <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B260DF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>DOBELES NOVADA DOME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B5B665" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Galvene"/>
+        <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B260DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Brīvības iela 17, Dobele, Dobeles novads, LV-3701</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2312F7" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Galvene"/>
+        <w:pStyle w:val="Header"/>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B260DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Tālr. 63707269, 63700137, 63720940, e-pasts </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00B260DF">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>dome@dobele.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B9B5224" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20AB02B3" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00B260DF">
         <w:t>APSTIPRINĀTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B935BC7" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00B260DF">
         <w:t xml:space="preserve">ar Dobeles novada domes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F34B776" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00B260DF">
         <w:t xml:space="preserve">2021.gada </w:t>
       </w:r>
       <w:r>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="00B260DF">
         <w:t>.decembra  lēmumu Nr.</w:t>
       </w:r>
       <w:r>
         <w:t>388/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646EFF5C" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11474FEE" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B260DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DOBELES NOVADA PAŠVALDĪBAS DZĪVOKĻU JAUTĀJUMU KOMISIJAS NOLIKUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D21953" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01A8BC5B" w14:textId="77777777" w:rsidR="001867C4" w:rsidRDefault="001867C4" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087A07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Izdots saskaņā ar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C65216" w14:textId="7CA283D7" w:rsidR="001867C4" w:rsidRDefault="001867C4" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087A07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Valsts pārvaldes iekārtas likuma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCCBE4D" w14:textId="77777777" w:rsidR="001867C4" w:rsidRDefault="001867C4" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087A07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 72. panta pirmo daļu, 73. panta pirmās daļas 1. punktu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B49EB9B" w14:textId="77777777" w:rsidR="001867C4" w:rsidRDefault="001867C4" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087A07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pašvaldību likuma 4. panta pirmās daļas 10. punktu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6840B85E" w14:textId="77777777" w:rsidR="001867C4" w:rsidRDefault="001867C4" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087A07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10. panta pirmās daļas 21. punktu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B19DE7F" w14:textId="77777777" w:rsidR="001867C4" w:rsidRDefault="001867C4" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087A07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> likuma “Par palīdzību dzīvokļa jautājumu risināšanā” 5. pantu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BBC932" w14:textId="1069E476" w:rsidR="00FE728E" w:rsidRDefault="001867C4" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE728E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Ar grozījumiem, kas izdarīti ar Dobeles novada domes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>28.09</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE728E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.2023. lēmumu)</w:t>
       </w:r>
       <w:r w:rsidR="00FE728E" w:rsidRPr="00B260DF">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00224F98" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F54382F" w14:textId="6FCC040D" w:rsidR="00FE728E" w:rsidRPr="00FE728E" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE728E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ar grozījum</w:t>
       </w:r>
       <w:r w:rsidR="001867C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE728E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFC453C" w14:textId="0F6A25AB" w:rsidR="00FE728E" w:rsidRDefault="00FE728E" w:rsidP="001867C4">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-23852"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE728E">
         <w:t>Dobeles novada domes 2023. gada 27. aprīļa lēmums Nr.147/6 “Par nolikuma “Grozījumi nolikumā “Dobeles novada pašvaldības dzīvokļu jautājumu komisijas nolikums”” apstiprināšanu”</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639307BA" w14:textId="2702D7B8" w:rsidR="001867C4" w:rsidRPr="00FE728E" w:rsidRDefault="001867C4" w:rsidP="001867C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="648E5BE4" w14:textId="77777777" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="001867C4" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-23852"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE728E">
         <w:t xml:space="preserve">Dobeles novada domes 2023. gada </w:t>
       </w:r>
       <w:r>
         <w:t>28.septembra</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE728E">
         <w:t xml:space="preserve"> lēmums Nr.</w:t>
       </w:r>
       <w:r>
         <w:t>427/13</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE728E">
-        <w:t xml:space="preserve"> “Par nolikuma “Grozījumi nolikumā “Dobeles novada pašvaldības dzīvokļu jautājumu komisijas nolikums”” apstiprināšanu”</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> “Par nolikuma “Grozījumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:t>nolikumā “Dobeles novada pašvaldības dzīvokļu jautājumu komisijas nolikums”” apstiprināšanu”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C259B7" w14:textId="446829C5" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-23852"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:t>Dobeles novada domes 2026. gada 26. marta lēmums Nr.52/5 “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:t>Par nolikuma “Grozījumi nolikumā “Dobeles novada pašvaldības dzīvokļu jautājumu komisijas nolikums”” apstiprināšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F8CEB7" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00B260DF" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281EF3A3" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00662A03" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662A03">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I Vispārīgie jautājumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46756DAF" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00662A03" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -688,51 +710,50 @@
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41468B0D" w14:textId="77777777" w:rsidR="00E90ED1" w:rsidRPr="00662A03" w:rsidRDefault="00E90ED1" w:rsidP="00E90ED1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A369A47" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F34144" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34144">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>II Komisijas darbības mērķis, uzdevumi un tiesības</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC97AB8" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00151A96" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662A03">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisijas darbības mērķis ir pieņemt lēmumus </w:t>
       </w:r>
       <w:r w:rsidRPr="00151A96">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
@@ -740,346 +761,444 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00151A96">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ašvaldības palīdzības sniegšanu dzīvokļa jautājumu risināšanā atbilstoši </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00151A96">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>omes noteiktajai kārtībai, kā arī jautājumos par deklarētās dzīvesvietas ziņu anulēšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B75D862" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00151A96" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
-      <w:pPr>
+    <w:p w14:paraId="6376910B" w14:textId="77777777" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00151A96">
+      <w:r w:rsidRPr="006F7DAC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Komisija pieņem lēmumus par:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FB04E3" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00151A96" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00151A96">
+    <w:p w14:paraId="56A74735" w14:textId="77777777" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5.1. personas reģistrēšanu attiecīgajā Pašvaldības palīdzības dzīvokļa jautājumu risināšanā reģistrā (turpmāk - Pašvaldības palīdzības reģistrs), saskaņā ar personas iesniegumu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A63B1E4" w14:textId="12CEBCA3" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atteikumu reģistrēt personu Pašvaldības palīdzības reģistrā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAC586A" w14:textId="20276E6B" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>personas izslēgšanu no Pašvaldības palīdzības reģistra;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EF2291" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00151A96" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00151A96">
+    <w:p w14:paraId="27C89328" w14:textId="23C3B100" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pašvaldības īpašumā vai tiesiskajā valdījumā esošo dzīvojamo telpu izīrēšanu vai jauna īres līguma slēgšanu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C2254B" w14:textId="77777777" w:rsidR="006F7DAC" w:rsidRPr="00857189" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857189">
+        <w:t>speciālistam izīrējamas dzīvojamās telpas statusa noteikšanu vai atcelšanu pašvaldībai piederošai, valdījumā esošai vai tās nomātai neizīrētai dzīvojamai telpai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371D9E31" w14:textId="256A1455" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sociālās dzīvojamās telpas statusa noteikšanu vai atcelšanu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857189">
+        <w:t>pašvaldībai piederošai, valdījumā esošai vai tās nomātai neizīrētai dzīvojamai telpai;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064A7F84" w14:textId="77777777" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5.7. Pašvaldības sociālo dzīvokļu un sociālo dzīvojamo telpu izīrēšanu vai jauna īres līguma slēgšanu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730AA9E4" w14:textId="719AD7B8" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pašvaldības īpašumā vai tiesiskajā valdījumā esošo dzīvojamo telpu maiņu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1D3EB4" w14:textId="6DC53CD6" w:rsidR="00E90ED1" w:rsidRDefault="00E90ED1" w:rsidP="00FE728E">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00E90ED1">
+    <w:p w14:paraId="7B247FD8" w14:textId="5C529BB0" w:rsidR="006F7DAC" w:rsidRPr="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>personas deklarētās dzīvesvietas ziņu anulēšanu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300074F7" w14:textId="77777777" w:rsidR="006F7DAC" w:rsidRDefault="006F7DAC" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="491"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E90ED1">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5.10. citiem saistošajos noteikumos par Pašvaldības palīdzības sniegšanu dzīvokļa jautājumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857189">
+        <w:t xml:space="preserve"> risināšanā paredzēt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857189">
+        <w:t xml:space="preserve"> Komisijas kompetencē esoš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ajiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857189">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gadījumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857189">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Dobeles novada domes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E90ED1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D451AFF" w14:textId="19DC3596" w:rsidR="00FE728E" w:rsidRPr="006F7DAC" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>28.09</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E90ED1">
+      </w:pPr>
+      <w:r w:rsidRPr="006F7DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.2023. lēmumu</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">(Ar grozījumiem, kas izdarīti ar Dobeles novada domes </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7DAC" w:rsidRPr="006F7DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...68 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">28.09.0023., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE728E">
+        <w:t>27.04.2023.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7DAC" w:rsidRPr="006F7DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(Ar grozījumiem, kas izdarīti ar Dobeles novada domes 27.04.2023. lēmumu).</w:t>
+        <w:t xml:space="preserve">, 26.03.2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7DAC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lēmumu).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2992E2" w14:textId="2C9B5F3B" w:rsidR="00FE728E" w:rsidRDefault="00E90ED1" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087A07">
         <w:t>Komisija sniedz ierosinājumus par Pašvaldības neizīrēto dzīvojamo telpu, kuras nav nepieciešamas izīrēšanai Pašvaldības palīdzības reģistros iekļautajām personām, atsavināšanu publiskā izsolē</w:t>
       </w:r>
       <w:r w:rsidR="00FE728E" w:rsidRPr="00151A96">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718B1634" w14:textId="5717D4E3" w:rsidR="00E90ED1" w:rsidRPr="00E90ED1" w:rsidRDefault="00E90ED1" w:rsidP="00E90ED1">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE728E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Ar grozījumiem, kas izdarīti ar Dobeles novada domes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>28.09</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE728E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.2023. lēmumu)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B260DF">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407C09E4" w14:textId="370E315C" w:rsidR="00E90ED1" w:rsidRPr="00E90ED1" w:rsidRDefault="00E90ED1" w:rsidP="00E90ED1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90ED1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Svītrots ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00E90ED1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dobeles novada domes 28.09.2023. lēmumu)</w:t>
       </w:r>
     </w:p>
@@ -1231,690 +1350,718 @@
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisijas darbu organizē un vada komisijas priekšsēdētājs, bet viņa prombūtnes laikā - komisijas priekšsēdētāja vietnieks. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B11349" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisijas priekšsēdētājs: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3DA705" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="2B3DA705" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">plāno, organizē un vada Komisijas darbu; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773D39F0" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="773D39F0" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sagatavo jautājumus izskatīšanai Komisijas sēdēs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E4A533" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="02E4A533" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">nosaka Komisijas sēžu laiku, vietu un darba kārtību; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A2567E" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="18A2567E" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">sasauc un vada Komisijas sēdes; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DCE5C3" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="26DCE5C3" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17EB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">paraksta Komisijas sēžu protokolus, kā arī citus Komisijas dokumentus; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036726FC" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="036726FC" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">sadala Komisijas locekļu pienākumus, kontrolē un novērtē pienākumu izpildi; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274F4D6B" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="274F4D6B" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">pārliecinās par kvoruma esamību; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2859BA5E" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="2859BA5E" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">uzaicina sniegt viedokli Komisijas locekļiem, ekspertam (speciālistam), ja tāds tiek pieaicināts; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154F8058" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="154F8058" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17EB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">iesniedz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ašvaldībai priekšlikumus, paskaidrojumus un ieteikumus jautājumos, kas ietilpst Komisijas kompetencē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FB5B6E" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="25FB5B6E" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">atbild par Komisijas rīcībā nodoto materiālo vērtību un dokumentācijas saglabāšanu; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EF4BED" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="36EF4BED" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">koordinē Komisijas sadarbību ar valsts un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ašvaldības iestādēm, struktūrvienībām un citām iestādēm un institūcijām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15408915" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="15408915" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">sagatavo informāciju un veic saraksti ar dažādām iestādēm, institūcijām un ieinteresētām personām par Komisijas kompetencē esošajiem jautājumiem; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D7B721" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="67D7B721" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">kontrolē Komisijas pieņemto lēmumu izpildi; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59995849" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="59995849" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">atbild par Komisijas darbu un Komisijas pieņemto lēmumu tiesiskumu un pamatotību.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ADCC68D" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Komisijas priekšsēdētāja vietnieks pilda komisijas priekšsēdētāja pienākumus viņa uzdevumā vai prombūtnes laikā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BA0DDA" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Komisijas locekļi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B23D23" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="26B23D23" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>piedalās Komisijas sēdēs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE0327F" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="1EE0327F" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ne vēlāk kā vienu darba dienu pirms noteiktās Komisijas sēdes informē komisijas priekšsēdētāju par prombūtni vai citiem apstākļiem, kuru dēļ komisijas loceklis nevar piedalīties Komisijas sēdē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FDF041" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="19FDF041" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pilda komisijas priekšsēdētāja uzliktos pienākumus un norādījumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF6B758" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00662A03" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="3DF6B758" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00662A03" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>atbild par pieņemtā lēmuma tiesiskumu un pamatotību</w:t>
       </w:r>
       <w:r w:rsidRPr="00662A03">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE47A9E" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00662A03" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">Komisijas sekretārs ir </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00662A03">
         <w:t>ašvaldības Nekustamo īpašumu nodaļas vadītāja norīkots Nekustamo īpašumu nodaļas darbinieks, kurš:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440DC76" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="2440DC76" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>organizatoriski un tehniski sagatavo Komisijas sēdes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67566545" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="67566545" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">veic Komisijas kontaktpersonas funkciju; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7877F010" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="7877F010" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pēc Komisijas priekšsēdētāja ierosinājuma sasauc un protokolē Komisijas sēdes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C419A83" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="2C419A83" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>nodrošina Komisijas saraksti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD16170" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="6BD16170" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">noformē Komisijas lēmumus; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A93FB53" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="5A93FB53" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>nodrošina Komisijas pieņemto lēmumu izsniegšanu vai nosūtīšanu iesniedzējiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1D7FE2" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="7A1D7FE2" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">paraksta Komisijas sēžu protokolus; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BFEE0C" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="58BFEE0C" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">kārto Komisijas lietvedību, nodrošina dokumentu noformēšanu, glabāšanu un nodošanu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ašvaldības arhīvā; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561C2065" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="561C2065" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">pilda komisijas priekšsēdētāja uzliktos pienākumus un norādījumus; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10139AF6" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="10139AF6" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00F17EB3" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17EB3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">veic citus uzdevumus Komisijas darbības nodrošināšanai. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2C81CB" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00662A03" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">Komisijas priekšsēdētājs, priekšsēdētāja vietnieks vai locekļi var pārtraukt darbību Komisijā, iesniedzot iesniegumu </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00662A03">
         <w:t>ašvaldībā par savu pienākumu pildīšanas izbeigšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557C2BF3" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00662A03" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">Komisijas priekšsēdētāju, priekšsēdētāja vietnieku vai locekli var atsaukt no amata ar </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">omes lēmumu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17AEF600" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="0001020C" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="426" w:hanging="66"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001020C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Komisijas darba organizācija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2026FB" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00662A03" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
@@ -1957,86 +2104,74 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">Komisijas darbība tiek nodrošināta no </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">ašvaldības budžeta līdzekļiem. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1C1C33" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662A03">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Komisijas priekšsēdētājs, priekšsēdētāja vietnieks, locekļi par darbu Komisijā saņem samaksu, kas noteikta saskaņā ar </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">ašvaldības apstiprināto atlīdzības noteikšanas kārtības nolikumu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295A012E" w14:textId="77777777" w:rsidR="00E90ED1" w:rsidRDefault="00E90ED1" w:rsidP="00E90ED1">
-[...11 lines deleted...]
-    <w:p w14:paraId="2372BD1A" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="0001020C" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
+    <w:p w14:paraId="2372BD1A" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="0001020C" w:rsidRDefault="00FE728E" w:rsidP="006F7DAC">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">V. </w:t>
       </w:r>
       <w:r w:rsidRPr="0001020C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Citi </w:t>
       </w:r>
       <w:r w:rsidRPr="0001020C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>noteikumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CD4991" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRPr="00662A03" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2105,180 +2240,178 @@
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">Ar šī nolikuma spēkā stāšanos spēku zaudē Dobeles novada domes 2018.gada 25.janvāra “Dobeles novada pašvaldības </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17EB3">
         <w:t>dzīvokļu jautājumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve"> komisijas nolikums”, Auces novada domes </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17EB3">
         <w:t xml:space="preserve">2009.gada 23.septembra “Auces novada pašvaldības dzīvokļu komisijas nolikums” un Tērvetes </w:t>
       </w:r>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">novada domes </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17EB3">
         <w:t>2014.gada 23.janvāra “Tērvetes novada domes Komunālo, dzīvokļu jautājumu un parādu piedziņas komisijas nolikums”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8AFB13" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04CECC8A" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C898C4C" w14:textId="77777777" w:rsidR="00FE728E" w:rsidRDefault="00FE728E" w:rsidP="00FE728E">
       <w:pPr>
         <w:ind w:right="-568"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662A03">
         <w:t xml:space="preserve">Domes priekšsēdētājs                                                                            </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00662A03">
         <w:t>I.Gorskis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="13D80200" w14:textId="77777777" w:rsidR="00FC3353" w:rsidRDefault="00FC3353"/>
     <w:sectPr w:rsidR="00FC3353" w:rsidSect="00FE728E">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="862" w:footer="397" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5033D582" w14:textId="77777777" w:rsidR="008B5101" w:rsidRDefault="008B5101">
+    <w:p w14:paraId="5DF793C2" w14:textId="77777777" w:rsidR="003C4A3F" w:rsidRDefault="003C4A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="687F7171" w14:textId="77777777" w:rsidR="008B5101" w:rsidRDefault="008B5101">
+    <w:p w14:paraId="726CAC3F" w14:textId="77777777" w:rsidR="003C4A3F" w:rsidRDefault="003C4A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67E66A79" w14:textId="77777777" w:rsidR="008B5101" w:rsidRDefault="008B5101">
+    <w:p w14:paraId="0DE00F62" w14:textId="77777777" w:rsidR="003C4A3F" w:rsidRDefault="003C4A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57C80B07" w14:textId="77777777" w:rsidR="008B5101" w:rsidRDefault="008B5101">
+    <w:p w14:paraId="0803B44D" w14:textId="77777777" w:rsidR="003C4A3F" w:rsidRDefault="003C4A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F122DAA" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F122DAA" w14:textId="77777777" w:rsidR="00136101" w:rsidRDefault="00136101">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="576EC732" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="576EC732" w14:textId="77777777" w:rsidR="00136101" w:rsidRDefault="00136101">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27FD402E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FECB764"/>
     <w:lvl w:ilvl="0" w:tplc="9A229B58">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1363" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2517,110 +2650,113 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1387487686">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="965237223">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1721398151">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE728E"/>
+    <w:rsid w:val="00136101"/>
     <w:rsid w:val="001867C4"/>
+    <w:rsid w:val="00240EEE"/>
+    <w:rsid w:val="003C4A3F"/>
+    <w:rsid w:val="006F7DAC"/>
     <w:rsid w:val="008B5101"/>
     <w:rsid w:val="00E90ED1"/>
     <w:rsid w:val="00FC3353"/>
     <w:rsid w:val="00FE728E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="71CB6E99"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7ECE2089-BBD5-4EC9-81D6-4CD0A3897C98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2972,195 +3108,195 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FE728E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val=" Char Char Char Cha Char,Char Char Char Cha Char Char, Char Char Char Cha Char Char Char Char, Char Char Char Cha Char Char Char Char Char Char, Char Char Char Cha Char Char Char Char Char Char Cha, Char Char Char Cha Char Char Char,Char Char Ch"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00FE728E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...3 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val=" Char Char Char Cha Char Char,Char Char Char Cha Char Char Char, Char Char Char Cha Char Char Char Char Char, Char Char Char Cha Char Char Char Char Char Char Char, Char Char Char Cha Char Char Char Char Char Char Cha Char,Char Char Ch Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="00FE728E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00FE728E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="BezatstarpmRakstz"/>
+    <w:link w:val="NoSpacingChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FE728E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BezatstarpmRakstz">
-[...1 lines deleted...]
-    <w:link w:val="Bezatstarpm"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="NoSpacing"/>
     <w:locked/>
     <w:rsid w:val="00FE728E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Strip,H&amp;P List Paragraph,2,Virsraksti,List Paragraph1,punkti"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FE728E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
       <w:kern w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Sarakstarindkopa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Strip Char,H&amp;P List Paragraph Char,2 Char,Virsraksti Char,List Paragraph1 Char,punkti Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:locked/>
     <w:rsid w:val="00FE728E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dome@dobele.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3426,70 +3562,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>5395</Words>
-  <Characters>3076</Characters>
+  <Words>5683</Words>
+  <Characters>3240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8455</CharactersWithSpaces>
+  <CharactersWithSpaces>8906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anita Veltensone</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>