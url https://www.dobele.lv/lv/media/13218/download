--- v0 (2025-10-13)
+++ v1 (2026-07-17)
@@ -1,77 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62A23DCD" w14:textId="77777777" w:rsidR="00A030AE" w:rsidRPr="00E276FD" w:rsidRDefault="00A030AE" w:rsidP="00C96B37">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E276FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Veidlapa Nr.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0529D803" w14:textId="77777777" w:rsidR="00A030AE" w:rsidRDefault="00A030AE" w:rsidP="00C96B37">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001911EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">DOBELES NOVADA PAŠVALDĪBAI </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3150AC34" w14:textId="77777777" w:rsidR="002C2F74" w:rsidRDefault="002C2F74" w:rsidP="00C96B37">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EEB1ACF" w14:textId="77777777" w:rsidR="00C96B37" w:rsidRDefault="00C96B37" w:rsidP="00C96B37">
@@ -97,51 +94,51 @@
         </w:rPr>
         <w:t>Publiska pasākuma rīkotājs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C31A3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(rakstīt  drukātiem  burtiem)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9854"/>
+        <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C96B37" w14:paraId="3BEE171B" w14:textId="77777777" w:rsidTr="00C63016">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C7061D3" w14:textId="77777777" w:rsidR="00C96B37" w:rsidRDefault="00C96B37" w:rsidP="00C96B37">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E65A16A" w14:textId="77777777" w:rsidR="00C96B37" w:rsidRDefault="00C96B37" w:rsidP="00C96B37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -729,51 +726,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F21EEDA" w14:textId="34EB63CB" w:rsidR="00F152BA" w:rsidRDefault="005D2AF7" w:rsidP="003C4B70">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9698" w:type="dxa"/>
         <w:tblInd w:w="-84" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="84"/>
         <w:gridCol w:w="1693"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="272"/>
         <w:gridCol w:w="2383"/>
         <w:gridCol w:w="546"/>
         <w:gridCol w:w="2210"/>
         <w:gridCol w:w="2076"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C86EB3" w:rsidRPr="003E6375" w14:paraId="3C8213B2" w14:textId="77777777" w:rsidTr="003C4B70">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2483" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -824,51 +821,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1777" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18748DBD" w14:textId="45E5BC0A" w:rsidR="00A1106A" w:rsidRPr="00A1106A" w:rsidRDefault="00A1106A" w:rsidP="003C4B70">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="-30"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk105592705"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk105592705"/>
             <w:r w:rsidRPr="00A1106A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
               </w:rPr>
               <w:t>Datums no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4A6E3B64" w14:textId="16727854" w:rsidR="00A1106A" w:rsidRPr="00A1106A" w:rsidRDefault="00A1106A" w:rsidP="003C4B70">
             <w:pPr>
@@ -916,51 +913,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6D1683EE" w14:textId="6A51510D" w:rsidR="00A1106A" w:rsidRPr="00A1106A" w:rsidRDefault="00A1106A" w:rsidP="003C4B70">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="-30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:kern w:val="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00A1106A" w:rsidRPr="00A1106A" w14:paraId="27EA3572" w14:textId="77777777" w:rsidTr="00BD4A9D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1777" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3551D801" w14:textId="49CFD9DC" w:rsidR="00A1106A" w:rsidRPr="00A1106A" w:rsidRDefault="00A1106A" w:rsidP="003C4B70">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="-30"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
@@ -1192,113 +1189,111 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Paredzēts slēgt vai ierobežot transporta kustību</w:t>
       </w:r>
       <w:r w:rsidR="00C43253" w:rsidRPr="00817637">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00817637">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00117C94" w:rsidRPr="00817637">
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00C43253" w:rsidRPr="00817637">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="952523911"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008E128D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C43253" w:rsidRPr="00817637">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00817637">
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00C43253" w:rsidRPr="00817637">
         <w:t xml:space="preserve">ā    </w:t>
       </w:r>
       <w:r w:rsidR="00117C94" w:rsidRPr="00817637">
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00C43253" w:rsidRPr="00817637">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="39095282"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003C4B70">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00817637">
         <w:t>Nē</w:t>
       </w:r>
       <w:r w:rsidR="00C43253" w:rsidRPr="00817637">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9698" w:type="dxa"/>
         <w:tblInd w:w="-84" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4620"/>
         <w:gridCol w:w="5078"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED2853" w:rsidRPr="003E6375" w14:paraId="49B6F5BF" w14:textId="77777777" w:rsidTr="00ED2853">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="10B02900" w14:textId="77777777" w:rsidR="00ED2853" w:rsidRDefault="00ED2853" w:rsidP="00ED2853">
             <w:pPr>
@@ -1453,51 +1448,51 @@
       <w:r w:rsidRPr="00913638">
         <w:t xml:space="preserve"> atbildīg</w:t>
       </w:r>
       <w:r w:rsidR="00DC198D" w:rsidRPr="00913638">
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00913638">
         <w:t xml:space="preserve"> persona</w:t>
       </w:r>
       <w:r w:rsidR="007418E7" w:rsidRPr="00913638">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BA7C26" w14:textId="77777777" w:rsidR="007418E7" w:rsidRDefault="007418E7" w:rsidP="007418E7"/>
     <w:p w14:paraId="2B3996E5" w14:textId="77777777" w:rsidR="007418E7" w:rsidRPr="00AA3049" w:rsidRDefault="00D05075" w:rsidP="007418E7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk104291212"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk104291212"/>
       <w:r w:rsidRPr="007418E7">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D26E8B" w:rsidRPr="00AA3049">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pilngadīgā</w:t>
       </w:r>
       <w:r w:rsidR="00581FAA" w:rsidRPr="00AA3049">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D26E8B" w:rsidRPr="00AA3049">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3049">
@@ -1627,147 +1622,102 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D05075" w:rsidRPr="00AA3049">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> juridiskā adrese</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3049">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, telefona Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00D05075" w:rsidRPr="00AA3049">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="595C4B84" w14:textId="77777777" w:rsidR="003074D2" w:rsidRDefault="003074D2" w:rsidP="007418E7"/>
     <w:p w14:paraId="44C9F7CC" w14:textId="77777777" w:rsidR="003074D2" w:rsidRPr="00913638" w:rsidRDefault="003074D2" w:rsidP="004C31A3">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Par </w:t>
       </w:r>
       <w:r w:rsidRPr="007418E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>sabiedrisko kārtību un drošību</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> atbildīg</w:t>
       </w:r>
       <w:r w:rsidR="0011576E">
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> persona</w:t>
       </w:r>
       <w:r w:rsidR="00913638">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133415B8" w14:textId="77777777" w:rsidR="00913638" w:rsidRPr="00913638" w:rsidRDefault="00913638" w:rsidP="00913638">
-      <w:bookmarkStart w:id="3" w:name="_Hlk104291311"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk104291311"/>
     </w:p>
     <w:p w14:paraId="5031E7B2" w14:textId="77777777" w:rsidR="00913638" w:rsidRPr="00AA3049" w:rsidRDefault="00913638" w:rsidP="00913638">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3049">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(pilngadīgās fiziskas personas vārds, uzvārds, p.k., dzīvesvietas adrese, telefona Nr.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259265D1" w14:textId="31D6DC5E" w:rsidR="00913638" w:rsidRPr="00AA3049" w:rsidRDefault="00913638" w:rsidP="00913638">
-[...44 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="7C58C7B5" w14:textId="77777777" w:rsidR="003074D2" w:rsidRDefault="003074D2" w:rsidP="00913638"/>
     <w:p w14:paraId="74F26136" w14:textId="77777777" w:rsidR="00913638" w:rsidRDefault="003074D2" w:rsidP="004C31A3">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00913638">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kārtības uzturētāji</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00913638">
         <w:t>publiskā pasākuma laikā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11885B91" w14:textId="77777777" w:rsidR="00913638" w:rsidRPr="00913638" w:rsidRDefault="00913638" w:rsidP="00913638"/>
     <w:p w14:paraId="372D8266" w14:textId="77777777" w:rsidR="00913638" w:rsidRPr="00AA3049" w:rsidRDefault="00913638" w:rsidP="00913638">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
@@ -1815,51 +1765,51 @@
         <w:t xml:space="preserve">nosaukums, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3049">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reģ.Nr.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3049">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> juridiskā adrese, telefona Nr.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084B8FD8" w14:textId="77777777" w:rsidR="00663B56" w:rsidRDefault="00663B56" w:rsidP="00C96B37">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55DA138E" w14:textId="77777777" w:rsidR="008115A9" w:rsidRDefault="008115A9" w:rsidP="00AA3049">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Paraststmeklis"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Plānotais pasākuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00913638">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apmeklētāju un dalībnieku skaits</w:t>
       </w:r>
       <w:r w:rsidR="00913638">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -1968,227 +1918,223 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00000AA0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(atzīmējiet pievienotos dokumentus)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1449FB44" w14:textId="77777777" w:rsidR="006A6C29" w:rsidRDefault="006A6C29" w:rsidP="000B05C5">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75391B31" w14:textId="3A5B4A63" w:rsidR="008E581A" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
+    <w:p w14:paraId="75391B31" w14:textId="3A5B4A63" w:rsidR="008E581A" w:rsidRDefault="00000000" w:rsidP="000B05C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-456561605"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A6C29">
         <w:t xml:space="preserve">civiltiesiskās atbildības </w:t>
       </w:r>
       <w:r w:rsidR="006A6C29" w:rsidRPr="00D215AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>apdrošināšanas polise</w:t>
       </w:r>
       <w:r w:rsidR="006A6C29">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD52F8C" w14:textId="1127AE6D" w:rsidR="006A6C29" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
+    <w:p w14:paraId="2AD52F8C" w14:textId="1127AE6D" w:rsidR="006A6C29" w:rsidRDefault="00000000" w:rsidP="000B05C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="103630821"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D215AA">
         <w:t xml:space="preserve">publiska pasākuma rīkošanas </w:t>
       </w:r>
       <w:r w:rsidR="006A6C29" w:rsidRPr="00D215AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņošanas </w:t>
       </w:r>
       <w:r w:rsidR="00D215AA" w:rsidRPr="00D215AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>veid</w:t>
       </w:r>
       <w:r w:rsidR="006A6C29" w:rsidRPr="00D215AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>lapa</w:t>
       </w:r>
       <w:r w:rsidR="006A6C29">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8DD45E" w14:textId="0DBFC650" w:rsidR="006A6C29" w:rsidRPr="006A6C29" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
+    <w:p w14:paraId="4F8DD45E" w14:textId="0DBFC650" w:rsidR="006A6C29" w:rsidRPr="006A6C29" w:rsidRDefault="00000000" w:rsidP="000B05C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Baskerville Old Face"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-194005439"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A6C29">
         <w:t xml:space="preserve">detalizēts pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="006A6C29" w:rsidRPr="00D215AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>plāns</w:t>
       </w:r>
       <w:r w:rsidR="006A6C29">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A6C29" w:rsidRPr="00E404D1">
         <w:t>uz</w:t>
       </w:r>
       <w:r w:rsidR="00D215AA">
         <w:t xml:space="preserve"> _____ </w:t>
       </w:r>
       <w:r w:rsidR="006A6C29" w:rsidRPr="00E404D1">
         <w:t>lapām</w:t>
       </w:r>
       <w:r w:rsidR="006A6C29" w:rsidRPr="00E404D1">
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F18F112" w14:textId="106F0281" w:rsidR="00F51B06" w:rsidRPr="006A6C29" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
+    <w:p w14:paraId="0F18F112" w14:textId="106F0281" w:rsidR="00F51B06" w:rsidRPr="006A6C29" w:rsidRDefault="00000000" w:rsidP="000B05C5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1259054349"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB28AF" w:rsidRPr="00D215AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>līgumu kopijas</w:t>
       </w:r>
       <w:r w:rsidR="00AB28AF">
         <w:t>, kurus pasākuma organizators noslēdzis ar kārtības uzturētājiem, personām, kas atbildīgas par publiska pasākuma tehnisko drošību, kā arī sabiedrisko kārtību un drošību, uzrādot oriģinālus</w:t>
@@ -2244,444 +2190,438 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E404D1">
         <w:t>ar personām, kas atbildīgas par sabiedrisko kārtību un drošību uz</w:t>
       </w:r>
       <w:r w:rsidR="00D215AA">
         <w:t xml:space="preserve"> _____ </w:t>
       </w:r>
       <w:r w:rsidRPr="00E404D1">
         <w:t>lapām</w:t>
       </w:r>
       <w:r w:rsidR="00D215AA">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317D7BDC" w14:textId="5C1E45F7" w:rsidR="006A6C29" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="317D7BDC" w14:textId="5C1E45F7" w:rsidR="006A6C29" w:rsidRDefault="00000000" w:rsidP="000B05C5">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-887030457"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A927A1">
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="002D13B5">
         <w:t xml:space="preserve">a plānotais publiskais pasākums paredz sporta sacensības, pasākuma organizators papildus iesniegumam pievieno </w:t>
       </w:r>
       <w:r w:rsidR="002D13B5" w:rsidRPr="00D215AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>sporta sacensību nolikumu</w:t>
       </w:r>
       <w:r w:rsidR="00A927A1">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360570E1" w14:textId="41C41003" w:rsidR="00BD4584" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
+    <w:p w14:paraId="360570E1" w14:textId="41C41003" w:rsidR="00BD4584" w:rsidRDefault="00000000" w:rsidP="000B05C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-169252527"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve">  j</w:t>
       </w:r>
       <w:r w:rsidR="00BD4584">
         <w:t xml:space="preserve">a publiska pasākuma norises vietā atradīsies vai tiks izmantotas </w:t>
       </w:r>
       <w:r w:rsidR="00BD4584" w:rsidRPr="00000AA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bīstam</w:t>
       </w:r>
       <w:r w:rsidR="00000AA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00BD4584" w:rsidRPr="00000AA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s iekārtas</w:t>
       </w:r>
       <w:r w:rsidR="00BD4584">
         <w:t>, pasākuma organizators iesniegumam pievieno normatīvajos aktos paredzēto bīstamo iekārtu valdītājam to lietošanai nepieciešamo atļauju un citu šo iekārtu ekspluatācijai nepieciešamo dokumentu kopijas (ekspluatācijas drošības sertifikāts), uzrādot oriģinālus</w:t>
       </w:r>
       <w:r w:rsidR="00085995">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C825EF" w14:textId="16141009" w:rsidR="00292EAD" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="09C825EF" w14:textId="16141009" w:rsidR="00292EAD" w:rsidRDefault="00000000" w:rsidP="000B05C5">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1055311948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00292EAD">
         <w:t xml:space="preserve">ja plānotais publiskais pasākums paredz sacensības autosportā, motosportā vai ūdens motosportā, pasākuma organizators papildus minētajiem dokumentiem iesniegumam pievieno </w:t>
       </w:r>
       <w:r w:rsidR="00292EAD" w:rsidRPr="006A6C29">
         <w:t>Sporta likumā</w:t>
       </w:r>
       <w:r w:rsidR="00292EAD">
         <w:t xml:space="preserve"> noteiktajā kārtībā attiecīgajā sporta veidā atzītās sporta federācijas</w:t>
       </w:r>
       <w:r w:rsidR="00935D28">
         <w:t xml:space="preserve"> (konkrētajā gadījum</w:t>
       </w:r>
       <w:r w:rsidR="007B7D8B">
         <w:t xml:space="preserve">ā </w:t>
       </w:r>
       <w:r w:rsidR="0098773A">
         <w:t>“Latvijas Motosporta federācija”- turpmāk- LaMSF</w:t>
       </w:r>
       <w:r w:rsidR="00935D28">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00292EAD">
         <w:t xml:space="preserve"> izsniegtu sacensību norises vietas (trases) licences un attiecīgajā sporta veidā licencēta atbilstošas kategorijas </w:t>
       </w:r>
       <w:r w:rsidR="00292EAD" w:rsidRPr="00000AA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>galvenā tiesneša licences kopijas</w:t>
       </w:r>
       <w:r w:rsidR="00292EAD">
         <w:t>, uzrādot oriģinālu, vai notariāli apliecinātas kopijas</w:t>
       </w:r>
       <w:r w:rsidR="002E3396">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E63EC28" w14:textId="74632910" w:rsidR="00085995" w:rsidRPr="000F14C4" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
+    <w:p w14:paraId="5E63EC28" w14:textId="74632910" w:rsidR="00085995" w:rsidRPr="000F14C4" w:rsidRDefault="00000000" w:rsidP="000B05C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-73441470"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000A6CD2" w:rsidRPr="00000AA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00085995" w:rsidRPr="00000AA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>atiksmes organizācijas shēma</w:t>
       </w:r>
       <w:r w:rsidR="008D1641">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00F51E2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A67AC6C" w14:textId="165AE6EC" w:rsidR="002143E9" w:rsidRPr="000F14C4" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
+    <w:p w14:paraId="3A67AC6C" w14:textId="165AE6EC" w:rsidR="002143E9" w:rsidRPr="000F14C4" w:rsidRDefault="00000000" w:rsidP="000B05C5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1570847025"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A6CD2">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00E85426" w:rsidRPr="000F14C4">
         <w:t xml:space="preserve">asākuma norises </w:t>
       </w:r>
       <w:r w:rsidR="00E85426" w:rsidRPr="00000AA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vietas īpašnieka rakstveida piekrišana tā rīkošanai</w:t>
       </w:r>
       <w:r w:rsidR="00E85426" w:rsidRPr="000F14C4">
         <w:t>, ja viņš nav pasākuma organizators</w:t>
       </w:r>
       <w:r w:rsidR="000F14C4">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364E88AC" w14:textId="2950A872" w:rsidR="00B51504" w:rsidRDefault="003B7135" w:rsidP="000B05C5">
+    <w:p w14:paraId="364E88AC" w14:textId="2950A872" w:rsidR="00B51504" w:rsidRDefault="00000000" w:rsidP="000B05C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-250749334"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B05C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B05C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B51504">
         <w:t>iesniedzot iesniegumu, pasākuma organizators uzrāda personu apliecinošu dokumentu, bet juridiskās personas pārstāvis — arī dokumentus, kas apliecina viņa tiesības pārstāvēt attiecīgo juridisko personu .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDDF55D" w14:textId="77777777" w:rsidR="00B51504" w:rsidRDefault="00B51504" w:rsidP="006A6C29">
       <w:pPr>
         <w:ind w:firstLine="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="471AEA8B" w14:textId="77777777" w:rsidR="00000AA0" w:rsidRDefault="00000AA0" w:rsidP="00D215AA">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EA4B6C7" w14:textId="77777777" w:rsidR="00000AA0" w:rsidRDefault="00000AA0" w:rsidP="00D215AA">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4004D9CB" w14:textId="77777777" w:rsidR="00000AA0" w:rsidRDefault="00000AA0" w:rsidP="00D215AA">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="152410FF" w14:textId="77777777" w:rsidR="00000AA0" w:rsidRDefault="00000AA0" w:rsidP="00D215AA">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23ACCEB8" w14:textId="77777777" w:rsidR="00000AA0" w:rsidRDefault="00000AA0" w:rsidP="00000AA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apliecinu, ka sniegtā informācija ir pilnīga un patiesa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378338A5" w14:textId="77777777" w:rsidR="002E3396" w:rsidRDefault="002E3396" w:rsidP="00000AA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4020D693" w14:textId="77777777" w:rsidR="00000AA0" w:rsidRDefault="00000AA0" w:rsidP="00000AA0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46D4ADED" w14:textId="77777777" w:rsidR="00000AA0" w:rsidRDefault="00000AA0" w:rsidP="00000AA0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F816D1F" w14:textId="77777777" w:rsidR="00000AA0" w:rsidRDefault="00000AA0" w:rsidP="00000AA0">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk104362154"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk104362154"/>
     </w:p>
     <w:p w14:paraId="03442F8F" w14:textId="77777777" w:rsidR="00000AA0" w:rsidRPr="004C31A3" w:rsidRDefault="00000AA0" w:rsidP="00000AA0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C31A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    (datums)                              </w:t>
       </w:r>
       <w:r w:rsidR="004C31A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -2746,100 +2686,100 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="004C31A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">           (paraksta atšifrējums</w:t>
       </w:r>
       <w:r w:rsidRPr="004C31A3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="69E126A3" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRDefault="00D215AA" w:rsidP="005A5A73">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Veidlapa Nr.2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D942310" w14:textId="77777777" w:rsidR="004C31A3" w:rsidRDefault="004C31A3" w:rsidP="004C31A3">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Publiska pasākuma rīkotājs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37122A94" w14:textId="77777777" w:rsidR="004C31A3" w:rsidRDefault="004C31A3" w:rsidP="00D215AA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9854"/>
+        <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C31A3" w14:paraId="7F73A160" w14:textId="77777777" w:rsidTr="00925ADD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EF83CB7" w14:textId="77777777" w:rsidR="004C31A3" w:rsidRDefault="004C31A3" w:rsidP="00925ADD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="243E273A" w14:textId="41BD19EB" w:rsidR="004C31A3" w:rsidRDefault="004C31A3" w:rsidP="00925ADD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3067,95 +3007,95 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(pasākuma nosaukums</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, datums</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6B88">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F43CFC" w14:textId="77777777" w:rsidR="008A4F3A" w:rsidRDefault="008A4F3A" w:rsidP="00AA0876">
       <w:pPr>
-        <w:pStyle w:val="BodyText2"/>
+        <w:pStyle w:val="Pamatteksts2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="217C6E74" w14:textId="77777777" w:rsidR="008A4F3A" w:rsidRDefault="008A4F3A" w:rsidP="00AA0876">
       <w:pPr>
-        <w:pStyle w:val="BodyText2"/>
+        <w:pStyle w:val="Pamatteksts2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2178B9FD" w14:textId="7BD47AEA" w:rsidR="00D215AA" w:rsidRDefault="00D215AA" w:rsidP="00AA0876">
       <w:pPr>
-        <w:pStyle w:val="BodyText2"/>
+        <w:pStyle w:val="Pamatteksts2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Pasākuma saskaņošana</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F83DE4D" w14:textId="77777777" w:rsidR="00AA0876" w:rsidRDefault="00AA0876" w:rsidP="00AA0876">
       <w:pPr>
-        <w:pStyle w:val="BodyText2"/>
+        <w:pStyle w:val="Pamatteksts2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3545"/>
         <w:gridCol w:w="3260"/>
@@ -3222,201 +3162,218 @@
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00847862">
               <w:t>Piezīmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D215AA" w14:paraId="571C93DC" w14:textId="77777777" w:rsidTr="00297BD8">
         <w:trPr>
           <w:trHeight w:val="2264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5172A61B" w14:textId="5D3D73C2" w:rsidR="00810998" w:rsidRDefault="00D215AA" w:rsidP="00A90C4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5172A61B" w14:textId="5938AAE0" w:rsidR="00810998" w:rsidRDefault="00D215AA" w:rsidP="00A90C4D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="322" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t xml:space="preserve">Dobeles novada pašvaldības </w:t>
             </w:r>
             <w:r w:rsidR="00847862" w:rsidRPr="00810998">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
+            <w:r w:rsidR="00FF5312">
+              <w:t>Infrastruktūras</w:t>
+            </w:r>
             <w:r w:rsidRPr="00810998">
-              <w:t>Komunālā nodaļa</w:t>
+              <w:t xml:space="preserve"> nodaļa</w:t>
             </w:r>
             <w:r w:rsidR="00297BD8">
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365B2E7B" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRDefault="00847862" w:rsidP="00A90C4D">
             <w:pPr>
               <w:ind w:left="322"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t>Brīvības iela 1</w:t>
             </w:r>
             <w:r w:rsidR="00607C8F">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00810998">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t xml:space="preserve">Dobele </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21731C7F" w14:textId="309A93C4" w:rsidR="002F1488" w:rsidRDefault="00D215AA" w:rsidP="00A90C4D">
+          <w:p w14:paraId="21731C7F" w14:textId="1B6594BE" w:rsidR="002F1488" w:rsidRDefault="00D215AA" w:rsidP="00A90C4D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="322"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00A90C4D">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00810998">
-              <w:t>63707262</w:t>
+            <w:r w:rsidR="00FF5312">
+              <w:t>29144373</w:t>
             </w:r>
             <w:r w:rsidR="002F1488">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE0CD3">
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="005717FF">
-[...3 lines deleted...]
-              <w:t>zintars</w:t>
+            <w:r w:rsidR="00FF5312">
+              <w:t>Elvija</w:t>
             </w:r>
             <w:r w:rsidR="00EE0CD3">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00810998">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E566523" w14:textId="35238D3C" w:rsidR="002F1488" w:rsidRPr="00810998" w:rsidRDefault="001E7954" w:rsidP="00A90C4D">
-[...11 lines deleted...]
-          <w:p w14:paraId="69E3960C" w14:textId="26D07942" w:rsidR="00847862" w:rsidRDefault="00D215AA" w:rsidP="00A90C4D">
+          <w:p w14:paraId="020F96C6" w14:textId="46E866B6" w:rsidR="00FF5312" w:rsidRDefault="00FF5312" w:rsidP="00A90C4D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="322"/>
+            </w:pPr>
+            <w:r>
+              <w:t>elvija.namsone@dobele.lv</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CBF132" w14:textId="77777777" w:rsidR="00FF5312" w:rsidRDefault="00FF5312" w:rsidP="00A90C4D">
+            <w:pPr>
+              <w:ind w:left="322"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69E3960C" w14:textId="3413EA7F" w:rsidR="00847862" w:rsidRDefault="00D215AA" w:rsidP="00A90C4D">
             <w:pPr>
               <w:ind w:left="322"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="001E7954">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00810998">
-              <w:t>264</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF5312">
+              <w:t>9427996</w:t>
             </w:r>
             <w:r w:rsidR="005717FF">
-              <w:t xml:space="preserve">23404 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE0CD3">
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="005717FF">
-              <w:t>Gatis Z.</w:t>
+            <w:r w:rsidR="00FF5312">
+              <w:t>Aldis</w:t>
             </w:r>
             <w:r w:rsidR="00EE0CD3">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00810998">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B004C49" w14:textId="7A0B49EB" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="001E7954" w:rsidP="00A90C4D">
+          <w:p w14:paraId="5B004C49" w14:textId="21BE9AB1" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00FF5312" w:rsidP="00A90C4D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="323"/>
             </w:pPr>
             <w:r>
-              <w:t>T.</w:t>
-[...14 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>aldis.kantiks@dobele.lv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="357B6503" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00AA0876" w:rsidP="00810998">
+          <w:p w14:paraId="69E28450" w14:textId="77777777" w:rsidR="00FF5312" w:rsidRDefault="00FF5312" w:rsidP="00810998">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-162" w:right="-147"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0051CE8C" w14:textId="77777777" w:rsidR="00FF5312" w:rsidRDefault="00FF5312" w:rsidP="00810998">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-162" w:right="-147"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CC59110" w14:textId="77777777" w:rsidR="00FF5312" w:rsidRDefault="00FF5312" w:rsidP="00810998">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-162" w:right="-147"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39745073" w14:textId="77777777" w:rsidR="00FF5312" w:rsidRDefault="00FF5312" w:rsidP="00FF5312">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-147"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="357B6503" w14:textId="4FF65DAB" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00AA0876" w:rsidP="00810998">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-162" w:right="-147"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>___________</w:t>
             </w:r>
             <w:r w:rsidR="00810998" w:rsidRPr="00810998">
               <w:t>______</w:t>
             </w:r>
             <w:r w:rsidR="00713A44">
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00810998" w:rsidRPr="00810998">
               <w:t>___</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59DEEB6C" w14:textId="77777777" w:rsidR="00847862" w:rsidRPr="00810998" w:rsidRDefault="00847862" w:rsidP="00810998">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-162" w:right="-147"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
@@ -3425,93 +3382,99 @@
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57FA6513" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRDefault="00AA0037" w:rsidP="00AA0037">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="64" w:hanging="142"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t>ar skaitītāja rādījumiem, ja pasākuma norises laikā ir nepieciešama elektrība</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C0477BF" w14:textId="77777777" w:rsidR="00713A44" w:rsidRPr="00810998" w:rsidRDefault="00713A44" w:rsidP="00713A44">
+          <w:p w14:paraId="3C0477BF" w14:textId="77777777" w:rsidR="00713A44" w:rsidRDefault="00713A44" w:rsidP="00713A44">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="64"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14993258" w14:textId="77777777" w:rsidR="00FF5312" w:rsidRPr="00810998" w:rsidRDefault="00FF5312" w:rsidP="00713A44">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="64"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1272BF2B" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00AA0037" w:rsidP="00AA0037">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="64" w:hanging="141"/>
             </w:pPr>
             <w:r>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t>a pasākuma norises laikā ir nepieciešams apgaismojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D215AA" w14:paraId="576ABB7C" w14:textId="77777777" w:rsidTr="00297BD8">
         <w:trPr>
           <w:trHeight w:val="4540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7796B5E8" w14:textId="173166B2" w:rsidR="00BB49F2" w:rsidRPr="00810998" w:rsidRDefault="00BB49F2" w:rsidP="00715C05">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="322" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t>SIA „Dobeles komunālie pakalpojumi”</w:t>
             </w:r>
             <w:r w:rsidR="00297BD8">
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="748BCE55" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00AA0876" w:rsidP="00715C05">
             <w:pPr>
               <w:ind w:left="322"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t>Spodrības iel</w:t>
             </w:r>
             <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00810998">
               <w:t xml:space="preserve"> 2</w:t>
@@ -3667,51 +3630,51 @@
           </w:p>
           <w:p w14:paraId="3308ED54" w14:textId="77777777" w:rsidR="008A4F3A" w:rsidRDefault="00D215AA" w:rsidP="008A4F3A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(līdz plkst. ..................)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3307DB5B" w14:textId="77777777" w:rsidR="008A4F3A" w:rsidRDefault="008A4F3A" w:rsidP="008A4F3A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24380D25" w14:textId="788575DF" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00D215AA" w:rsidP="008A4F3A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="34" w:hanging="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t xml:space="preserve">Par atkritumu apsaimniekošanu pēc publiskā pasākuma norises </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="155D1597" w14:textId="19AD5A7C" w:rsidR="00D215AA" w:rsidRDefault="00AA0876" w:rsidP="00AA0876">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
@@ -3742,51 +3705,51 @@
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="64" w:hanging="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t>Par sabiedrisko tualešu uzstādīšanu publiska pasākuma norises vietā un laikā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D215AA" w14:paraId="73DAD057" w14:textId="77777777" w:rsidTr="00297BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40866B5C" w14:textId="4885A1AB" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00D215AA" w:rsidP="008E4019">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="322"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t>VAS</w:t>
             </w:r>
             <w:r w:rsidR="00713A44">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00810998">
               <w:t>“Latvijas Valsts ceļi”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FD1863B" w14:textId="7D5AB802" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00D215AA" w:rsidP="008E4019">
             <w:pPr>
               <w:ind w:left="464" w:hanging="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t>Dobeles nodaļa</w:t>
             </w:r>
             <w:r w:rsidR="00297BD8">
               <w:t>,</w:t>
@@ -3850,51 +3813,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="453B9CD8" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00D215AA" w:rsidP="00810998">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AFCEB47" w14:textId="3FE4C887" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00C04DD7" w:rsidP="00C04DD7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="175" w:hanging="283"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Saskaņot, j</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t xml:space="preserve">a pasākuma norises laikā uz ceļa vai tā tiešā tuvumā (autoceļš, iela, prospekts, šķērsiela un tamlīdzīgas teritorijas platumā, ieskaitot brauktuvi, ietves, nomales, sadalošās joslas un saliņas) paredzēts veikt darbības, kas var </w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:lastRenderedPageBreak/>
               <w:t>ietekmēt ceļu satiksmes drošību vai pasākuma norise</w:t>
             </w:r>
             <w:r w:rsidR="00297BD8">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t xml:space="preserve"> paredzēta satiksmes ierobežošana vai slēgšana</w:t>
             </w:r>
             <w:r w:rsidR="000D3DEB">
@@ -4026,57 +3989,56 @@
               <w:ind w:left="205" w:hanging="283"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Saskaņot, j</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t>a pasākuma norises laikā ir nepieciešama satiksmes ierobežošana vai slēgšana</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D215AA" w14:paraId="31FA88B6" w14:textId="77777777" w:rsidTr="00EE0CD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5329D359" w14:textId="3942202C" w:rsidR="00F56A54" w:rsidRPr="008A4F3A" w:rsidRDefault="00F56A54" w:rsidP="006837D0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="323" w:hanging="323"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A4F3A">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008A4F3A">
               <w:instrText xml:space="preserve"> HYPERLINK "https://www.facebook.com/NMPdienests/" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008A4F3A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008A4F3A">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -4216,114 +4178,107 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t>pasākuma apmeklētājiem un dalībniekiem</w:t>
             </w:r>
             <w:r w:rsidR="00EE0CD3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D215AA" w14:paraId="265C9E8D" w14:textId="77777777" w:rsidTr="00297BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A8D4C48" w14:textId="66D49012" w:rsidR="00421938" w:rsidRDefault="00D215AA" w:rsidP="008A5699">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="322" w:hanging="284"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t xml:space="preserve">Valsts policijas Zemgales reģiona pārvaldes </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00201F99">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="009E0958">
               <w:t>ietumzemgales</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00201F99">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00810998">
               <w:t xml:space="preserve"> iecirknis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1556E366" w14:textId="34624F69" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00FB3486" w:rsidP="00421938">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="322"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00810998">
-              <w:t>Muldavas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> iela 14</w:t>
+              <w:t>Muldavas iela 14</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t>Dobele</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58FE61B9" w14:textId="5BE7FC9F" w:rsidR="00D215AA" w:rsidRPr="00681DC8" w:rsidRDefault="00D215AA" w:rsidP="00EE0CD3">
+          <w:p w14:paraId="58FE61B9" w14:textId="620761F4" w:rsidR="00D215AA" w:rsidRPr="00681DC8" w:rsidRDefault="00D215AA" w:rsidP="00EE0CD3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="322"/>
             </w:pPr>
             <w:r w:rsidRPr="00681DC8">
-              <w:t>Tel</w:t>
+              <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00FB3486" w:rsidRPr="00681DC8">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00681DC8">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00681DC8" w:rsidRPr="00681DC8">
               <w:t>63702211</w:t>
             </w:r>
             <w:r w:rsidR="00FB3486" w:rsidRPr="00681DC8">
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="00681DC8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00681DC8" w:rsidRPr="00681DC8">
               <w:t>63702201; 63702204</w:t>
             </w:r>
             <w:r w:rsidR="00D118CB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="415E8BA8" w14:textId="065354CC" w:rsidR="00681DC8" w:rsidRPr="00810998" w:rsidRDefault="009E0958" w:rsidP="00EE0CD3">
             <w:pPr>
@@ -4388,51 +4343,51 @@
               <w:t>Saskaņot, j</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t>a pasākuma norises laikā ir nepieciešama satiksmes ierobežošana vai slēgšana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D215AA" w14:paraId="3DF134FA" w14:textId="77777777" w:rsidTr="00297BD8">
         <w:trPr>
           <w:trHeight w:val="1865"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A3B3DB2" w14:textId="0A9AEE96" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00D215AA" w:rsidP="00176A15">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="324" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t>SIA „Dobeles ūdens”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DBAB186" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00D215AA" w:rsidP="007551EB">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="323"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
               <w:t xml:space="preserve">Dobele, Noliktavas iela 5 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59609A20" w14:textId="6230EA76" w:rsidR="00D215AA" w:rsidRDefault="00D215AA" w:rsidP="006D06AB">
             <w:pPr>
               <w:ind w:left="322"/>
             </w:pPr>
             <w:r w:rsidRPr="00810998">
@@ -4492,51 +4447,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58A6C135" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00D215AA" w:rsidP="00810998">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="104EE699" w14:textId="6F790855" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00681DC8" w:rsidP="00C04DD7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="175" w:hanging="283"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Saskaņot, ja</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t xml:space="preserve"> pasākuma norises laikā ir nepieciešam</w:t>
             </w:r>
             <w:r w:rsidR="005A5A73">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t xml:space="preserve"> pieslē</w:t>
             </w:r>
             <w:r w:rsidR="005A5A73">
               <w:t>gums</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t xml:space="preserve"> pie ūdensvada</w:t>
@@ -4587,51 +4542,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A909EE9" w14:textId="77777777" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00D215AA" w:rsidP="00810998">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="192D392C" w14:textId="4565B993" w:rsidR="00D215AA" w:rsidRPr="00810998" w:rsidRDefault="00FB3486" w:rsidP="00C04DD7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="175" w:hanging="283"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D215AA" w:rsidRPr="00810998">
               <w:t>asākuma norises vietas īpašnieka vai pārvaldnieka rakstveida piekrišanu tā rīkošanai, ja viņš nav pasākuma organizators un pasākums tiek rīkots uz viņa privātajā īpašumā esošās zemes</w:t>
             </w:r>
             <w:r w:rsidR="007551EB">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D5E4871" w14:textId="74CA1E4A" w:rsidR="007551EB" w:rsidRDefault="007551EB" w:rsidP="00863A93">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -4785,142 +4740,136 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(paraksta atšifrējums</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB46C6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00863A93" w:rsidRPr="00CB46C6" w:rsidSect="008E4019">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="709" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04304344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5B45B44"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4989,51 +4938,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DEF4102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="689459A4"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5102,51 +5051,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5824" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19841DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1988FDBA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -5191,51 +5140,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31664287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2649EBE"/>
     <w:lvl w:ilvl="0" w:tplc="69FEADE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5306,51 +5255,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="367D17E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="030AFB08"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5392,51 +5341,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FCB5610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F16E794"/>
     <w:lvl w:ilvl="0" w:tplc="9252D94A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5505,51 +5454,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E164A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F51CEB46"/>
     <w:lvl w:ilvl="0" w:tplc="9252D94A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -5594,51 +5543,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60C357E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1988FDBA"/>
     <w:lvl w:ilvl="0" w:tplc="9252D94A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -5683,51 +5632,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A157F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FA89B4E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5796,51 +5745,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="757B31AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1988FDBA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -5885,51 +5834,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768067B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DF64A2C"/>
     <w:lvl w:ilvl="0" w:tplc="1C86AD64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5998,51 +5947,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B22F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94B2E944"/>
     <w:lvl w:ilvl="0" w:tplc="9252D94A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -6087,308 +6036,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1163738547">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1162548390">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1247496014">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1065179925">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="188377472">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="542864244">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1843734449">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1900355998">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="771978574">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="44644285">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="178542687">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="244192932">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C2F74"/>
     <w:rsid w:val="00000AA0"/>
     <w:rsid w:val="00017113"/>
     <w:rsid w:val="00031C96"/>
     <w:rsid w:val="00036396"/>
     <w:rsid w:val="0005067A"/>
     <w:rsid w:val="00055609"/>
     <w:rsid w:val="00072B99"/>
     <w:rsid w:val="00085995"/>
     <w:rsid w:val="000A6CD2"/>
     <w:rsid w:val="000B05C5"/>
     <w:rsid w:val="000C3927"/>
     <w:rsid w:val="000D3DEB"/>
     <w:rsid w:val="000F14C4"/>
     <w:rsid w:val="0011576E"/>
     <w:rsid w:val="00117C94"/>
     <w:rsid w:val="00176A15"/>
     <w:rsid w:val="0019763E"/>
     <w:rsid w:val="001E7954"/>
     <w:rsid w:val="001E7BD2"/>
     <w:rsid w:val="002007A8"/>
     <w:rsid w:val="00201F99"/>
     <w:rsid w:val="00204C28"/>
     <w:rsid w:val="002143E9"/>
     <w:rsid w:val="00244292"/>
     <w:rsid w:val="00292EAD"/>
     <w:rsid w:val="00297BD8"/>
     <w:rsid w:val="002C2F74"/>
     <w:rsid w:val="002D13B5"/>
     <w:rsid w:val="002E0014"/>
     <w:rsid w:val="002E3396"/>
     <w:rsid w:val="002F1488"/>
     <w:rsid w:val="003074D2"/>
     <w:rsid w:val="00335959"/>
     <w:rsid w:val="00377109"/>
-    <w:rsid w:val="003B7135"/>
     <w:rsid w:val="003C4B70"/>
     <w:rsid w:val="003E6ED5"/>
     <w:rsid w:val="00404B37"/>
     <w:rsid w:val="00421938"/>
     <w:rsid w:val="00430916"/>
     <w:rsid w:val="00457647"/>
     <w:rsid w:val="004C31A3"/>
     <w:rsid w:val="004F02B5"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00511A61"/>
     <w:rsid w:val="005279B7"/>
     <w:rsid w:val="005307BD"/>
     <w:rsid w:val="005717FF"/>
     <w:rsid w:val="005777A6"/>
     <w:rsid w:val="00581FAA"/>
     <w:rsid w:val="005A5A73"/>
     <w:rsid w:val="005B7BDA"/>
     <w:rsid w:val="005C707B"/>
     <w:rsid w:val="005D2AF7"/>
     <w:rsid w:val="00607C8F"/>
     <w:rsid w:val="006248DD"/>
     <w:rsid w:val="006442AC"/>
     <w:rsid w:val="00663B56"/>
     <w:rsid w:val="00675865"/>
     <w:rsid w:val="00681DC8"/>
     <w:rsid w:val="006837D0"/>
     <w:rsid w:val="006A6C29"/>
     <w:rsid w:val="006D06AB"/>
     <w:rsid w:val="006E1701"/>
     <w:rsid w:val="00713A44"/>
     <w:rsid w:val="00715C05"/>
     <w:rsid w:val="00717809"/>
     <w:rsid w:val="007418E7"/>
     <w:rsid w:val="00751336"/>
     <w:rsid w:val="007551EB"/>
     <w:rsid w:val="00756D3F"/>
     <w:rsid w:val="007629EA"/>
     <w:rsid w:val="007B266D"/>
     <w:rsid w:val="007B7D8B"/>
     <w:rsid w:val="007D5860"/>
     <w:rsid w:val="00810998"/>
     <w:rsid w:val="008115A9"/>
     <w:rsid w:val="00817637"/>
     <w:rsid w:val="00847862"/>
     <w:rsid w:val="008535A3"/>
     <w:rsid w:val="00863A93"/>
     <w:rsid w:val="008A4F3A"/>
     <w:rsid w:val="008D1641"/>
     <w:rsid w:val="008D7156"/>
     <w:rsid w:val="008E128D"/>
+    <w:rsid w:val="008E1F5D"/>
     <w:rsid w:val="008E4019"/>
     <w:rsid w:val="008E581A"/>
     <w:rsid w:val="008F0C1A"/>
     <w:rsid w:val="008F72FD"/>
     <w:rsid w:val="00913638"/>
     <w:rsid w:val="00925ADD"/>
     <w:rsid w:val="00935D28"/>
     <w:rsid w:val="00954340"/>
     <w:rsid w:val="00954931"/>
     <w:rsid w:val="00986F18"/>
     <w:rsid w:val="0098773A"/>
     <w:rsid w:val="009D2BC3"/>
     <w:rsid w:val="009E0958"/>
     <w:rsid w:val="009F7725"/>
     <w:rsid w:val="00A030AE"/>
     <w:rsid w:val="00A1106A"/>
     <w:rsid w:val="00A17D61"/>
     <w:rsid w:val="00A50978"/>
     <w:rsid w:val="00A6698B"/>
     <w:rsid w:val="00A90C4D"/>
     <w:rsid w:val="00A927A1"/>
     <w:rsid w:val="00AA0037"/>
     <w:rsid w:val="00AA0876"/>
     <w:rsid w:val="00AA3049"/>
     <w:rsid w:val="00AA6B88"/>
     <w:rsid w:val="00AB28AF"/>
     <w:rsid w:val="00B3771B"/>
     <w:rsid w:val="00B51504"/>
     <w:rsid w:val="00B90777"/>
     <w:rsid w:val="00BB49F2"/>
     <w:rsid w:val="00BB5859"/>
     <w:rsid w:val="00BD4584"/>
     <w:rsid w:val="00BD4A9D"/>
     <w:rsid w:val="00C001A1"/>
     <w:rsid w:val="00C040F3"/>
     <w:rsid w:val="00C04DD7"/>
     <w:rsid w:val="00C27B3E"/>
     <w:rsid w:val="00C43253"/>
+    <w:rsid w:val="00C50AB1"/>
     <w:rsid w:val="00C55CFF"/>
     <w:rsid w:val="00C63016"/>
     <w:rsid w:val="00C64268"/>
     <w:rsid w:val="00C77F29"/>
     <w:rsid w:val="00C86EB3"/>
     <w:rsid w:val="00C9172B"/>
     <w:rsid w:val="00C96B37"/>
     <w:rsid w:val="00CA241F"/>
     <w:rsid w:val="00CA2908"/>
     <w:rsid w:val="00CC7A12"/>
     <w:rsid w:val="00D05075"/>
     <w:rsid w:val="00D118CB"/>
     <w:rsid w:val="00D215AA"/>
     <w:rsid w:val="00D26E8B"/>
     <w:rsid w:val="00D42CA5"/>
     <w:rsid w:val="00D6040E"/>
     <w:rsid w:val="00DC198D"/>
     <w:rsid w:val="00E10E0A"/>
     <w:rsid w:val="00E404D1"/>
     <w:rsid w:val="00E81E08"/>
     <w:rsid w:val="00E85426"/>
     <w:rsid w:val="00ED2853"/>
     <w:rsid w:val="00ED3F72"/>
     <w:rsid w:val="00EE02E0"/>
     <w:rsid w:val="00EE0CD3"/>
     <w:rsid w:val="00F152BA"/>
     <w:rsid w:val="00F25108"/>
     <w:rsid w:val="00F27905"/>
     <w:rsid w:val="00F51B06"/>
     <w:rsid w:val="00F51E2E"/>
     <w:rsid w:val="00F54446"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56A54"/>
     <w:rsid w:val="00F74686"/>
     <w:rsid w:val="00F754E2"/>
     <w:rsid w:val="00FB3486"/>
     <w:rsid w:val="00FB3544"/>
     <w:rsid w:val="00FB6C22"/>
     <w:rsid w:val="00FC2032"/>
     <w:rsid w:val="00FC2213"/>
+    <w:rsid w:val="00FF5312"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4656E1E9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6A11C4BE-8546-4030-AA12-53693252669E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6517,692 +6471,367 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00810998"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00EE0CD3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F56A54"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="008115A9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="002007A8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial Unicode MS"/>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00292EAD"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamatteksts2Rakstz"/>
     <w:rsid w:val="00D215AA"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyText2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts2Rakstz">
+    <w:name w:val="Pamatteksts 2 Rakstz."/>
+    <w:link w:val="Pamatteksts2"/>
     <w:rsid w:val="00D215AA"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="00D215AA"/>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="005A5A73"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D2BC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A1106A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002F1488"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F56A54"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:rsid w:val="00EE0CD3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...432 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="235089765">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="673916218">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7259,51 +6888,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1526362522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7551,134 +7180,136 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AAE1463-A1DC-43B4-B53B-20212C04C0C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8DE6C2F-7E85-4627-AAB1-C83630A64081}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>4457</Words>
-  <Characters>2541</Characters>
+  <Words>4423</Words>
+  <Characters>2522</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pielikums Nr</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dobeles rajona padome</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6985</CharactersWithSpaces>
+  <CharactersWithSpaces>6932</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>2883681</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>4246</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1025</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://pro.nais.lv/images/I0037156.gif</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2883681</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>4458</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1026</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://pro.nais.lv/images/I0037156.gif</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pielikums Nr</dc:title>
+  <dc:subject/>
   <dc:creator>Liva Labrence</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>