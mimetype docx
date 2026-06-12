--- v0 (2025-11-17)
+++ v1 (2026-06-12)
@@ -2,3060 +2,3454 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001F332A" w:rsidRDefault="007E39FB" w:rsidP="007E39FB">
+    <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E35D886" wp14:editId="52C07D12">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A25AB8D" wp14:editId="6232F352">
+            <wp:extent cx="1362075" cy="736433"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="1" name="Picture 1" descr="dpkn silver"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="dpkn silver"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1724025" cy="932128"/>
+                      <a:ext cx="1362075" cy="736433"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E39FB" w:rsidRPr="001F332A" w:rsidRDefault="007E39FB" w:rsidP="007E39FB">
+    <w:p w:rsidR="00F30C6E" w:rsidRPr="001F332A" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB426B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Baznīcas iela 6, Dobele, Dobeles novads, LV - 3701</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB426B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="007E39FB">
+    <w:p w:rsidR="00BA5BF3" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informācija: T. +371 26673650, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>www.kulturadobele.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="007E39FB" w:rsidRPr="00B5404C" w:rsidRDefault="007E39FB" w:rsidP="007E39FB">
+    <w:p w:rsidR="00F30C6E" w:rsidRPr="00B5404C" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB426B">
-[...19 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B5404C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOBELES PILSĒTAS KULTŪRAS NAMA</w:t>
       </w:r>
-      <w:r w:rsidR="001F332A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5404C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">KOLEKTĪVI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2022./2023</w:t>
+        <w:t>2025./2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5404C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>. gada sezonā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="13963" w:type="dxa"/>
+        <w:tblW w:w="14032" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4678"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4891"/>
+        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="5811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...2 lines deleted...]
-            <w:tcW w:w="4678" w:type="dxa"/>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRPr="0065112A" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRPr="0065112A" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065112A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kolektīvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRPr="0065112A" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRPr="0065112A" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065112A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Nodarbību laiki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRPr="0065112A" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRPr="0065112A" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065112A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
+            <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRPr="0065112A" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRPr="0065112A" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065112A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kolektīva vadītājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...10 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="000F15AE">
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Amatiermākslas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> kolektīvi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...2 lines deleted...]
-            <w:tcW w:w="4678" w:type="dxa"/>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="001F332A">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Jauktais koris “Sidrabe”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00185C99">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Piektdiena 19.00 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00185C99">
-[...15 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>dpkn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
+            <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Diriģents Jānis Lapsa</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
-[...9 lines deleted...]
-              <w:t>Kormeistari: Katrīna Jēkabsone, Ronalds Rāviņš</w:t>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kormeistari: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Staņislavs Semjonovs</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Aivis Antonovs - Kalniņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...2 lines deleted...]
-            <w:tcW w:w="4678" w:type="dxa"/>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="001F332A">
-[...9 lines deleted...]
-              <w:t>Jauktais koris</w:t>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Jauktais koris “Septiņi sapņi”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Trešdiena 18.30</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Diriģents Raimonds Bulmers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kormeistare Sandra Bulmere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sieviešu koris “Vizma”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA5BF3" w:rsidRDefault="00BA5BF3" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Trešdiena 19.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Piektdiena 19.15</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Diriģente Vizma Zandersone</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kormeistare Inga Siliņa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bērnu tautas deju kolektīvs</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="001F332A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Drellīši”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43B6F" w:rsidRDefault="00D43B6F" w:rsidP="00D43B6F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3. – 6. klase</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43B6F" w:rsidRDefault="00D43B6F" w:rsidP="00D43B6F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1. – 4. Klase</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43B6F" w:rsidRDefault="00D43B6F" w:rsidP="00D43B6F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>pirmsskolas grupa (5 – 6 gadi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43B6F" w:rsidRDefault="00D43B6F" w:rsidP="00D43B6F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>pirmsskolas grupa ( 3 – 4 gadi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43B6F" w:rsidRDefault="00D43B6F" w:rsidP="00D43B6F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7. – 9. klase</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Otrdiena</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Ceturtdiena</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15.30 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43B6F" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Otrdiena</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Ceturtdiena</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5BF3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.30 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrdiena </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.00, Ceturtdiena 17.30 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00D43B6F" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Otrdiena 18.00, Ceturtdiena 18.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Otrdiena</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18.30, Ceturtdiena 19.00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vadītāja </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sanita Prese</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vadītājas asistente </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vanesa Legzdiņa - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Puķēna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Koncertmeistare Agita Šķērsta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00D43B6F" w:rsidP="00D43B6F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tautas deju ansamblis </w:t>
+            </w:r>
+            <w:r w:rsidR="00F30C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F30C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Drīziņš</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F30C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(A grupa)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...9 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00185C99">
-[...15 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Piektdiena 20.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Svētdiena 10.00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>dpkn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="0015730E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vadītāja Iveta Novika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="0015730E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>oncertmeistare Marika Matvejeva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0015730E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="00D43B6F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dīziņš</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> studija 9. – 12. klase (B grupa)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piektdiena 20.00 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Svētdiena 15.00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="0015730E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="0015730E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vadītāja Iveta Novika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="0015730E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Koncertmeistare Marika Matvejeva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0015730E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="00D43B6F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Drīziņš</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> studija 7. – 9. klase (C grupa)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piektdiena 18.45 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="0015730E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="0015730E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vadītāja Iveta Novika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0015730E" w:rsidRDefault="0015730E" w:rsidP="0015730E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Koncertmeistare Santa Sakne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
-[...22 lines deleted...]
-              <w:t>Kormeistare Sandra Bulmere</w:t>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>vidējās paaudzes deju kolektīvs “Dzīpars”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Otrdiena 20.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="0015730E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vadītāja Diāna Gavare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F5397C" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Koncertmeistare: Agita Šķērsta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...36 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="001F332A">
+      <w:tr w:rsidR="00F5397C" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F5397C" w:rsidRDefault="00F5397C" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vidējās paaudzes deju kolektīvs “Dieveris”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F5397C" w:rsidRDefault="00F5397C" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Svētdiena 18.00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F5397C" w:rsidRDefault="00F5397C" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>dpkn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
-[...30 lines deleted...]
-              <w:t>Kormeistare Inga Siliņa</w:t>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F5397C" w:rsidRDefault="00F5397C" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vadītāja Iveta Novika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5397C" w:rsidRDefault="00F5397C" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Koncertmeistare Marika Matvejeva</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...697 lines deleted...]
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00185C99">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>senioru deju kolektīvs “Dobelnieki”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
-[...22 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F5397C" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmdiena 19.30 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>dpkn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vadītāja Agita Jansone</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
-[...9 lines deleted...]
-              <w:t>Koncertmeistare Vija Embovica</w:t>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Koncertmeistare </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Agita Šķērsta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00185C99">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Amatierteātris “Smaids”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Trešdiena 18.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA5BF3" w:rsidRDefault="00BA5BF3" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ceturtdiena 18.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00BA5BF3" w:rsidRDefault="00BA5BF3" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Darbību atsāks 2026./2027.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tautas lietišķās mākslas studija “Avots”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F5397C" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Otrdiena –</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>estdiena 10.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5397C" w:rsidRDefault="00F5397C" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Aušanas apmācības pēc individuālā plāna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>dpkn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vadītāja Inta Jansone</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tautas lietišķās mākslas studija “Avots” adītāju grupa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F5397C" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trešdiena 15.30 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F5397C" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vadītāja Inta Jansone</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
-[...33 lines deleted...]
-            <w:tcW w:w="4678" w:type="dxa"/>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pūtēju orķestris “Dobele”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00185C99">
-[...15 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Trešdiena 18.30</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Svētdiena 10.00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00185C99">
-[...287 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>dpkn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
+            <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F5397C" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.d</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30C6E" w:rsidRPr="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>iriģents Ervīns Zandersons</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5397C" w:rsidRPr="00F5397C" w:rsidRDefault="00F5397C" w:rsidP="00F5397C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.diriģents Ivars Zandersons</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...2 lines deleted...]
-            <w:tcW w:w="4678" w:type="dxa"/>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00770736">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st"/>
               </w:rPr>
               <w:t xml:space="preserve">Dobeles </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>V</w:t>
+              <w:t>Vācu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="st"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kultūras </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="st"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ācu</w:t>
+              <w:t>biedrības vokālais ansamblis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="st"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Die</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="st"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lustigen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...9 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Trešdiena 17.30</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="st"/>
-[...3 lines deleted...]
-              <w:t>Die</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...28 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="008F72EE">
-[...52 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vadītāja Sandra Bulmere</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...10 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRPr="00A6394A" w:rsidRDefault="007E39FB" w:rsidP="00770736">
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRPr="00A6394A" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A6394A">
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:b/>
               </w:rPr>
               <w:t>Citi kolektīvi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00770736">
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="st"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st"/>
               </w:rPr>
               <w:t xml:space="preserve"> /ar dalības maksu/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...10 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="00BF362D" w:rsidP="00770736">
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="st"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st"/>
               </w:rPr>
-              <w:t>Mūsdienu d</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007E39FB">
+              <w:t>Mūsdienu deju studija DPKN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piektdiena </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F5397C" w:rsidP="00BA5BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sestdiena 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dpkn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vadītāja Diāna Visnapa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="st"/>
               </w:rPr>
-              <w:t>eju studija DPKN</w:t>
-[...68 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="st"/>
+              </w:rPr>
+              <w:t>Bungu spēles nodarbības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F5397C" w:rsidRDefault="00F5397C" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pirmdiena 15.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00BA5BF3" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>estdiena 9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>dpkn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:t>Vadītāja Diāna Visnapa</w:t>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vadītājs Ivars Logins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E39FB" w:rsidTr="001F332A">
-[...10 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="00770736">
+      <w:tr w:rsidR="00F30C6E" w:rsidTr="00BA5BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="st"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st"/>
               </w:rPr>
-              <w:t>Bungu spēles nodarbības</w:t>
-[...43 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+              <w:t>Jogas nodarbības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrdiena, Ceturtdiena </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>dpkn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4891" w:type="dxa"/>
-[...114 lines deleted...]
-          <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="009A15D0">
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00EC5BAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vadītāja Agnese Blumfelde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E39FB" w:rsidRDefault="007E39FB" w:rsidP="007E39FB"/>
-    <w:p w:rsidR="00735015" w:rsidRDefault="00735015" w:rsidP="00735015">
+    <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E"/>
+    <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Sagatavoja: Lelde Klusa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00735015" w:rsidRDefault="00735015" w:rsidP="00735015">
+    <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Dobeles pilsētas kultūras nama direktore</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00735015" w:rsidRDefault="00735015" w:rsidP="00735015">
+    <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>T. +371 26673650</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, e – pasts </w:t>
+        <w:t xml:space="preserve">T. +371 26673650, e – pasts </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00AC0889">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>lelde.klusa@dobele.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00735015" w:rsidRPr="00E9475D" w:rsidRDefault="00735015" w:rsidP="00735015">
+    <w:p w:rsidR="00F30C6E" w:rsidRPr="00E9475D" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>www.kulturadobele.lv</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00735015" w:rsidRDefault="00735015" w:rsidP="00735015">
+    <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00735015" w:rsidRDefault="00735015" w:rsidP="007E39FB">
+    <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00217505" w:rsidRDefault="00217505"/>
-    <w:sectPr w:rsidR="00217505" w:rsidSect="001F332A">
+    <w:p w:rsidR="00F30C6E" w:rsidRDefault="00F30C6E" w:rsidP="00F30C6E"/>
+    <w:p w:rsidR="00C1680D" w:rsidRDefault="00C1680D"/>
+    <w:sectPr w:rsidR="00C1680D" w:rsidSect="003F63AB">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="284" w:right="284" w:bottom="709" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="284" w:bottom="709" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29C819FF"/>
+    <w:nsid w:val="6C013F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D892E5F8"/>
-    <w:lvl w:ilvl="0" w:tplc="70F4CC22">
+    <w:tmpl w:val="4DC85DFC"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1140" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1860" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2580" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3300" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4020" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4740" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5460" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6180" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007E39FB"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F13030"/>
+    <w:rsidRoot w:val="00F30C6E"/>
+    <w:rsid w:val="0015730E"/>
+    <w:rsid w:val="003F63AB"/>
+    <w:rsid w:val="00BA5BF3"/>
+    <w:rsid w:val="00C1680D"/>
+    <w:rsid w:val="00D43B6F"/>
+    <w:rsid w:val="00F30C6E"/>
+    <w:rsid w:val="00F5397C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -3198,155 +3592,155 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00735015"/>
+    <w:rsid w:val="00F30C6E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5397C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -3466,168 +3860,168 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00735015"/>
+    <w:rsid w:val="00F30C6E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E39FB"/>
+    <w:rsid w:val="00F30C6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5397C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lelde.klusa@dobele.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kulturadobele.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lelde.klusa@dobele.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kulturadobele.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kulturadobele.lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3876,65 +4270,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1571</Words>
-  <Characters>897</Characters>
+  <Words>1857</Words>
+  <Characters>1059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2464</CharactersWithSpaces>
+  <CharactersWithSpaces>2911</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LeldeR</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>